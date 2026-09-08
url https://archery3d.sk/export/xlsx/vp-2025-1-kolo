--- v0 (2026-05-05)
+++ v1 (2026-09-08)
@@ -1645,51 +1645,51 @@
       <c r="G8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>52</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>18.0</v>
       </c>
       <c r="AI8" t="s">
         <v>53</v>
       </c>
       <c r="AJ8">
         <v>98048</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
@@ -2743,122 +2743,128 @@
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I40" t="s">
         <v>143</v>
       </c>
       <c r="J40" t="s">
         <v>114</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>22.0</v>
       </c>
       <c r="AI40" t="s">
         <v>152</v>
       </c>
       <c r="AJ40">
         <v>97053</v>
       </c>
+      <c r="AK40">
+        <v>4</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>153</v>
       </c>
       <c r="E41" t="s">
         <v>154</v>
       </c>
       <c r="F41" t="s">
         <v>155</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I41" t="s">
         <v>143</v>
       </c>
       <c r="J41" t="s">
         <v>156</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>22.0</v>
       </c>
       <c r="AI41" t="s">
         <v>152</v>
       </c>
       <c r="AJ41">
         <v>99618</v>
       </c>
+      <c r="AK41">
+        <v>4</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>157</v>
       </c>
       <c r="E42" t="s">
         <v>66</v>
       </c>
       <c r="F42" t="s">
         <v>158</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I42" t="s">
         <v>143</v>
       </c>
       <c r="J42" t="s">
         <v>148</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>22.0</v>
       </c>
       <c r="AI42" t="s">
         <v>152</v>
       </c>
       <c r="AJ42">
         <v>99167</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>159</v>
       </c>
       <c r="E43" t="s">
         <v>66</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I43" t="s">
         <v>143</v>
       </c>
       <c r="J43" t="s">
         <v>160</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
@@ -2983,89 +2989,89 @@
       <c r="F47" t="s">
         <v>167</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I47" t="s">
         <v>143</v>
       </c>
       <c r="J47" t="s">
         <v>156</v>
       </c>
       <c r="AF47">
         <v>12.0</v>
       </c>
       <c r="AI47" t="s">
         <v>168</v>
       </c>
       <c r="AJ47">
         <v>99619</v>
       </c>
       <c r="AK47">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>169</v>
       </c>
       <c r="E48" t="s">
         <v>170</v>
       </c>
       <c r="F48" t="s">
         <v>171</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I48" t="s">
         <v>143</v>
       </c>
       <c r="J48" t="s">
         <v>148</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>22.0</v>
       </c>
       <c r="AI48" t="s">
         <v>168</v>
       </c>
       <c r="AJ48">
         <v>99238</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>172</v>
       </c>
       <c r="E49" t="s">
         <v>66</v>
       </c>
       <c r="F49" t="s">
         <v>173</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I49" t="s">
         <v>143</v>
       </c>
       <c r="J49" t="s">
         <v>114</v>
       </c>
       <c r="AE49">
@@ -3627,51 +3633,51 @@
       <c r="F66" t="s">
         <v>227</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I66" t="s">
         <v>228</v>
       </c>
       <c r="J66" t="s">
         <v>82</v>
       </c>
       <c r="AF66">
         <v>12.0</v>
       </c>
       <c r="AI66" t="s">
         <v>229</v>
       </c>
       <c r="AJ66">
         <v>98877</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>141</v>
       </c>
       <c r="E67" t="s">
         <v>230</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I67" t="s">
         <v>228</v>
       </c>
       <c r="AE67">
         <v>2</v>
       </c>
       <c r="AF67">
         <v>32.0</v>
       </c>
       <c r="AI67" t="s">
@@ -3802,130 +3808,130 @@
       <c r="F71" t="s">
         <v>243</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I71" t="s">
         <v>228</v>
       </c>
       <c r="J71" t="s">
         <v>244</v>
       </c>
       <c r="AF71">
         <v>12.0</v>
       </c>
       <c r="AI71" t="s">
         <v>245</v>
       </c>
       <c r="AJ71">
         <v>99631</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>246</v>
       </c>
       <c r="E72" t="s">
         <v>80</v>
       </c>
       <c r="F72" t="s">
         <v>247</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I72" t="s">
         <v>228</v>
       </c>
       <c r="J72" t="s">
         <v>234</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>22.0</v>
       </c>
       <c r="AI72" t="s">
         <v>245</v>
       </c>
       <c r="AJ72">
         <v>98373</v>
       </c>
       <c r="AK72">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>231</v>
       </c>
       <c r="E73" t="s">
         <v>248</v>
       </c>
       <c r="F73" t="s">
         <v>249</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I73" t="s">
         <v>250</v>
       </c>
       <c r="J73" t="s">
         <v>234</v>
       </c>
       <c r="AD73" t="s">
         <v>251</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>16.0</v>
       </c>
       <c r="AI73" t="s">
         <v>252</v>
       </c>
       <c r="AJ73">
         <v>98221</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>253</v>
       </c>
       <c r="E74" t="s">
         <v>254</v>
       </c>
       <c r="F74" t="s">
         <v>255</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I74" t="s">
         <v>250</v>
       </c>
       <c r="J74" t="s">
         <v>82</v>
       </c>
       <c r="AD74" t="s">