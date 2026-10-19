--- v1 (2026-09-08)
+++ v2 (2026-10-19)
@@ -2782,51 +2782,51 @@
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I41" t="s">
         <v>143</v>
       </c>
       <c r="J41" t="s">
         <v>156</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>22.0</v>
       </c>
       <c r="AI41" t="s">
         <v>152</v>
       </c>
       <c r="AJ41">
         <v>99618</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>157</v>
       </c>
       <c r="E42" t="s">
         <v>66</v>
       </c>
       <c r="F42" t="s">
         <v>158</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I42" t="s">
         <v>143</v>
       </c>
       <c r="J42" t="s">
         <v>148</v>
       </c>
       <c r="AE42">
@@ -3963,51 +3963,51 @@
       <c r="G75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I75" t="s">
         <v>250</v>
       </c>
       <c r="J75" t="s">
         <v>234</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>18.0</v>
       </c>
       <c r="AI75" t="s">
         <v>259</v>
       </c>
       <c r="AJ75">
         <v>98222</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>260</v>
       </c>
       <c r="E76" t="s">
         <v>261</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I76" t="s">
         <v>250</v>
       </c>
       <c r="J76" t="s">
         <v>224</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">