--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -1485,51 +1485,51 @@
       <c r="F15" t="s">
         <v>77</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I15" t="s">
         <v>78</v>
       </c>
       <c r="J15" t="s">
         <v>79</v>
       </c>
       <c r="AF15">
         <v>12.0</v>
       </c>
       <c r="AI15" t="s">
         <v>80</v>
       </c>
       <c r="AJ15">
         <v>92915</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>81</v>
       </c>
       <c r="E16" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I16" t="s">
         <v>78</v>
       </c>
       <c r="AF16">
         <v>12.0</v>
       </c>
       <c r="AI16" t="s">
         <v>83</v>
       </c>
       <c r="AJ16">