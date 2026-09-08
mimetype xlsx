--- v0 (2026-08-18)
+++ v1 (2026-09-08)
@@ -1826,51 +1826,51 @@
       <c r="E19" t="s">
         <v>90</v>
       </c>
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>63</v>
       </c>
       <c r="AI19" t="s">
         <v>88</v>
       </c>
       <c r="AJ19">
         <v>85326</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>92</v>
       </c>
       <c r="E20" t="s">
         <v>87</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>59</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">