--- v1 (2026-09-08)
+++ v2 (2026-10-01)
@@ -1643,51 +1643,51 @@
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>72</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AI13" t="s">
         <v>56</v>
       </c>
       <c r="AJ13">
         <v>82291</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>73</v>
       </c>
       <c r="E14" t="s">
         <v>74</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="AI14" t="s">
@@ -1890,51 +1890,51 @@
       <c r="F21" t="s">
         <v>95</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>59</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>88</v>
       </c>
       <c r="AJ21">
         <v>82520</v>
       </c>
       <c r="AK21">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>96</v>
       </c>
       <c r="E22" t="s">
         <v>97</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>88</v>
       </c>
       <c r="AJ22">
@@ -2043,53 +2043,50 @@
       </c>
       <c r="F26" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>111</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>107</v>
       </c>
       <c r="AJ26">
         <v>82306</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>112</v>
       </c>
       <c r="E27" t="s">
         <v>109</v>
       </c>
       <c r="F27" t="s">
         <v>113</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>79</v>
       </c>
       <c r="AI27" t="s">
         <v>107</v>
@@ -3064,51 +3061,51 @@
       <c r="E62" t="s">
         <v>207</v>
       </c>
       <c r="F62" t="s">
         <v>208</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I62" t="s">
         <v>182</v>
       </c>
       <c r="J62" t="s">
         <v>202</v>
       </c>
       <c r="AI62" t="s">
         <v>203</v>
       </c>
       <c r="AJ62">
         <v>82521</v>
       </c>
       <c r="AK62">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>209</v>
       </c>
       <c r="E63" t="s">
         <v>87</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I63" t="s">
         <v>182</v>
       </c>
       <c r="AI63" t="s">
         <v>203</v>
       </c>
       <c r="AJ63">
         <v>82278</v>
       </c>
     </row>