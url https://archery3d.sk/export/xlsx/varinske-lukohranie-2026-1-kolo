--- v1 (2026-09-09)
+++ v2 (2026-10-14)
@@ -1591,51 +1591,51 @@
       <c r="G8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>25.0</v>
       </c>
       <c r="AI8" t="s">
         <v>42</v>
       </c>
       <c r="AJ8">
         <v>113383</v>
       </c>
       <c r="AK8">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
@@ -1801,51 +1801,51 @@
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I14" t="s">
         <v>70</v>
       </c>
       <c r="J14" t="s">
         <v>75</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>25.0</v>
       </c>
       <c r="AI14" t="s">
         <v>71</v>
       </c>
       <c r="AJ14">
         <v>113742</v>
       </c>
       <c r="AK14">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>76</v>
       </c>
       <c r="E15" t="s">
         <v>77</v>
       </c>
       <c r="F15" t="s">
         <v>78</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I15" t="s">
         <v>70</v>
       </c>
       <c r="J15" t="s">
         <v>75</v>
       </c>
       <c r="AE15">
@@ -1900,51 +1900,51 @@
       <c r="F17" t="s">
         <v>83</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I17" t="s">
         <v>84</v>
       </c>
       <c r="J17" t="s">
         <v>85</v>
       </c>
       <c r="AF17">
         <v>15.0</v>
       </c>
       <c r="AI17" t="s">
         <v>86</v>
       </c>
       <c r="AJ17">
         <v>113655</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>87</v>
       </c>
       <c r="E18" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I18" t="s">
         <v>88</v>
       </c>
       <c r="J18" t="s">
         <v>89</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
@@ -2772,51 +2772,51 @@
       <c r="F42" t="s">
         <v>158</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I42" t="s">
         <v>118</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>25.0</v>
       </c>
       <c r="AI42" t="s">
         <v>159</v>
       </c>
       <c r="AJ42">
         <v>113750</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>160</v>
       </c>
       <c r="E43" t="s">
         <v>161</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I43" t="s">
         <v>118</v>
       </c>
       <c r="J43" t="s">
         <v>33</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
@@ -3159,50 +3159,53 @@
       </c>
       <c r="G53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I53" t="s">
         <v>169</v>
       </c>
       <c r="J53" t="s">
         <v>190</v>
       </c>
       <c r="AD53" t="s">
         <v>191</v>
       </c>
       <c r="AF53">
         <v>6.0</v>
       </c>
       <c r="AI53" t="s">
         <v>192</v>
       </c>
       <c r="AJ53">
         <v>113300</v>
       </c>
+      <c r="AK53">
+        <v>5</v>
+      </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>195</v>
       </c>
       <c r="E54" t="s">
         <v>196</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I54" t="s">
         <v>169</v>
       </c>
       <c r="J54" t="s">
         <v>33</v>
       </c>
       <c r="AD54" t="s">
         <v>180</v>
       </c>
       <c r="AE54">
         <v>1</v>
@@ -3260,50 +3263,53 @@
         <v>203</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I56" t="s">
         <v>169</v>
       </c>
       <c r="J56" t="s">
         <v>75</v>
       </c>
       <c r="AE56">
         <v>3</v>
       </c>
       <c r="AF56">
         <v>40.0</v>
       </c>
       <c r="AI56" t="s">
         <v>200</v>
       </c>
       <c r="AJ56">
         <v>113660</v>
+      </c>
+      <c r="AK56">
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>204</v>
       </c>
       <c r="E57" t="s">
         <v>205</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I57" t="s">
         <v>169</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>20.0</v>
       </c>
       <c r="AI57" t="s">