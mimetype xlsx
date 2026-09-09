--- v0 (2026-07-07)
+++ v1 (2026-09-09)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Varínske lukohranie 2026 - 1.kolo</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -301,158 +301,227 @@
   <si>
     <t>Mucalík</t>
   </si>
   <si>
     <t>PBHB</t>
   </si>
   <si>
     <t>LK 3D Mrlínek</t>
   </si>
   <si>
     <t>PBHB50m</t>
   </si>
   <si>
     <t>Pauk</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>SVK3045</t>
   </si>
   <si>
     <t>SportAcademy Hlohovec</t>
   </si>
   <si>
+    <t>Hulín</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>Turek</t>
+  </si>
+  <si>
+    <t>Grazyna</t>
+  </si>
+  <si>
+    <t>Zakopane</t>
+  </si>
+  <si>
+    <t>PBHB50z</t>
+  </si>
+  <si>
     <t>Zöllichová</t>
   </si>
   <si>
     <t>Sylva</t>
   </si>
   <si>
-    <t>PBHB50z</t>
+    <t>Hulínová</t>
+  </si>
+  <si>
+    <t>Oz Terra de selinan</t>
   </si>
   <si>
     <t>Šmidová</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>SVK2984</t>
   </si>
   <si>
     <t>Rysy Spiša - Cech Tradičnej Lukostreľby</t>
   </si>
   <si>
     <t>Tisoň</t>
   </si>
   <si>
     <t>František</t>
   </si>
   <si>
     <t>SVK2455</t>
   </si>
   <si>
     <t>Lukostrelecký klub Epirus</t>
   </si>
   <si>
     <t>PBHB999m</t>
   </si>
   <si>
+    <t>Jaroslav</t>
+  </si>
+  <si>
+    <t>Glonek</t>
+  </si>
+  <si>
+    <t>Michal</t>
+  </si>
+  <si>
+    <t>Kadet 13+</t>
+  </si>
+  <si>
+    <t>TRLB</t>
+  </si>
+  <si>
+    <t>TRLB17m</t>
+  </si>
+  <si>
+    <t>Opálka</t>
+  </si>
+  <si>
+    <t>Kučová</t>
+  </si>
+  <si>
+    <t>Daniela</t>
+  </si>
+  <si>
+    <t>TRLB17z</t>
+  </si>
+  <si>
+    <t>Adámková</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>SVK2907</t>
+  </si>
+  <si>
     <t>Čujdík</t>
   </si>
   <si>
     <t>SVK1337</t>
   </si>
   <si>
-    <t>TRLB</t>
-[...1 lines deleted...]
-  <si>
     <t>TRLB50m</t>
   </si>
   <si>
-    <t>Pastorek</t>
-[...4 lines deleted...]
-  <si>
     <t>Martinkovič</t>
   </si>
   <si>
     <t>LK FALCON</t>
   </si>
   <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Lk Falcon</t>
+  </si>
+  <si>
     <t>Šrámek</t>
   </si>
   <si>
     <t>Petr</t>
   </si>
   <si>
     <t>Kuča</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>LK Falcon, Rožnov pod Radhoštěm</t>
   </si>
   <si>
+    <t>Kozlík</t>
+  </si>
+  <si>
+    <t>SVK0446</t>
+  </si>
+  <si>
     <t>Kršek</t>
   </si>
   <si>
     <t>Zbyněk</t>
   </si>
   <si>
     <t>Odyssea Tišnov</t>
   </si>
   <si>
     <t>Marcinaško</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>SVK2983</t>
   </si>
   <si>
     <t>Rysy Spiša – Cech tradičnej lukostreľby</t>
   </si>
   <si>
     <t>Vavrová</t>
   </si>
   <si>
     <t>Lubomíra</t>
   </si>
   <si>
     <t>SVK1065</t>
   </si>
   <si>
     <t>TRLB50z</t>
   </si>
   <si>
+    <t>Opálková</t>
+  </si>
+  <si>
+    <t>Petra</t>
+  </si>
+  <si>
     <t>Švecová</t>
   </si>
   <si>
     <t>Svetlana</t>
   </si>
   <si>
     <t>Hubač</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>SVK3061</t>
   </si>
   <si>
     <t>TRLB999m</t>
   </si>
   <si>
     <t>Korábečný</t>
   </si>
   <si>
     <t>Jaromír</t>
   </si>
   <si>
     <t>Zöllich</t>
@@ -490,170 +559,194 @@
   <si>
     <t>Tlachač</t>
   </si>
   <si>
     <t>LK Varín</t>
   </si>
   <si>
     <t>Katarína Tlachačova</t>
   </si>
   <si>
     <t>Netopil</t>
   </si>
   <si>
     <t>Ondra</t>
   </si>
   <si>
     <t>SVK3009 Martin Sporek</t>
   </si>
   <si>
     <t>Vojtěch</t>
   </si>
   <si>
     <t>Petr Šrámek</t>
   </si>
   <si>
+    <t>Grossman</t>
+  </si>
+  <si>
+    <t>Družina Perúnoví Strelci</t>
+  </si>
+  <si>
+    <t>Peter Grossman</t>
+  </si>
+  <si>
+    <t>Müller</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>Zuzana Müllerová</t>
+  </si>
+  <si>
     <t>Antecká</t>
   </si>
   <si>
     <t>Stelka</t>
   </si>
   <si>
     <t>SVK2965</t>
   </si>
   <si>
     <t>LOVEC - Kysucký lukostrelecký klub</t>
   </si>
   <si>
     <t>Slavomir Antecky</t>
   </si>
   <si>
     <t>TRRB12z</t>
   </si>
   <si>
     <t>Emka</t>
   </si>
   <si>
     <t>SVK2966</t>
   </si>
   <si>
     <t>Šrámková</t>
   </si>
   <si>
     <t>Tereza</t>
   </si>
   <si>
     <t>Zdráhal</t>
   </si>
   <si>
     <t>Leon</t>
   </si>
   <si>
-    <t>Kadet 13+</t>
-[...1 lines deleted...]
-  <si>
     <t>LK Turiec</t>
   </si>
   <si>
     <t>TRRB17m</t>
   </si>
   <si>
     <t>Makara</t>
   </si>
   <si>
     <t>Tomash</t>
   </si>
   <si>
     <t>SVK2827</t>
   </si>
   <si>
     <t>Ábelová</t>
   </si>
   <si>
     <t>Viktória</t>
   </si>
   <si>
     <t>TRRB17z</t>
   </si>
   <si>
+    <t>Lea</t>
+  </si>
+  <si>
+    <t>SVK2906</t>
+  </si>
+  <si>
     <t>Adrián</t>
   </si>
   <si>
     <t>SVK2994</t>
   </si>
   <si>
     <t>TRRB50m</t>
   </si>
   <si>
     <t>Šalamún</t>
   </si>
   <si>
-    <t>Jaroslav</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK1279</t>
   </si>
   <si>
     <t>Mikulec</t>
   </si>
   <si>
     <t>Rastislav</t>
   </si>
   <si>
     <t>SVK1582</t>
   </si>
   <si>
     <t>Ábel</t>
   </si>
   <si>
     <t>Vladislav</t>
   </si>
   <si>
     <t>Palupčík</t>
   </si>
   <si>
     <t>Nikola</t>
   </si>
   <si>
     <t>LK Mrlínek</t>
   </si>
   <si>
     <t>Sporek</t>
   </si>
   <si>
     <t>SVK3009</t>
   </si>
   <si>
     <t>Antecký</t>
   </si>
   <si>
     <t>Slavomír</t>
   </si>
   <si>
     <t>SVK3070</t>
   </si>
   <si>
+    <t>Adámek</t>
+  </si>
+  <si>
+    <t>SVK2905</t>
+  </si>
+  <si>
     <t>Helt</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>SVK2964</t>
   </si>
   <si>
     <t>Káloziova</t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>SVK2993</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
     <t>Hradečná</t>
   </si>
   <si>
     <t>Naďa</t>
@@ -679,63 +772,66 @@
   <si>
     <t>SVK2695</t>
   </si>
   <si>
     <t>Pikus</t>
   </si>
   <si>
     <t>Zdeněk</t>
   </si>
   <si>
     <t>SVK2703</t>
   </si>
   <si>
     <t>Pacalaj</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>SVK1440</t>
   </si>
   <si>
     <t>Laurinec</t>
   </si>
   <si>
-    <t>Milan</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK1364</t>
   </si>
   <si>
     <t>Tisoňová</t>
   </si>
   <si>
     <t>SVK2577</t>
   </si>
   <si>
     <t>TRRB999z</t>
+  </si>
+  <si>
+    <t>Styrczula</t>
+  </si>
+  <si>
+    <t>Božena</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -761,57 +857,57 @@
       <patternFill patternType="solid">
         <fgColor rgb="FF58ABFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBCE4E5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF9999"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE0C998"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFCCC"/>
+        <fgColor rgb="FFC8F8C3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC8F8C3"/>
+        <fgColor rgb="FFFFFCCC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="6" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
@@ -1101,51 +1197,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK61"/>
+  <dimension ref="A1:AK76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1406,55 +1502,52 @@
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>41</v>
       </c>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
       <c r="AF6">
-        <v>25.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI6" t="s">
         <v>42</v>
       </c>
       <c r="AJ6">
         <v>113666</v>
       </c>
       <c r="AK6">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>44</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="3" t="s">
@@ -1497,50 +1590,53 @@
       </c>
       <c r="G8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>25.0</v>
       </c>
       <c r="AI8" t="s">
         <v>42</v>
       </c>
       <c r="AJ8">
         <v>113383</v>
       </c>
+      <c r="AK8">
+        <v>5</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>55</v>
@@ -1881,1541 +1977,2069 @@
         <v>27</v>
       </c>
       <c r="I19" t="s">
         <v>88</v>
       </c>
       <c r="J19" t="s">
         <v>94</v>
       </c>
       <c r="AF19">
         <v>15.0</v>
       </c>
       <c r="AI19" t="s">
         <v>90</v>
       </c>
       <c r="AJ19">
         <v>113073</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>95</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
-      <c r="G20" s="3" t="s">
-        <v>40</v>
+      <c r="G20" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I20" t="s">
         <v>88</v>
       </c>
       <c r="J20" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="AF20">
-        <v>25.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI20" t="s">
+        <v>90</v>
+      </c>
+      <c r="AJ20">
+        <v>113841</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37">
+      <c r="D21" t="s">
         <v>97</v>
       </c>
-      <c r="AJ20">
-[...7 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I21" t="s">
         <v>88</v>
       </c>
       <c r="J21" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE21">
+        <v>1</v>
+      </c>
+      <c r="AF21">
+        <v>25.0</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ21">
+        <v>113814</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="D22" t="s">
         <v>101</v>
       </c>
-      <c r="AE21">
-[...19 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>102</v>
       </c>
-      <c r="E22" t="s">
-[...9 lines deleted...]
-        <v>54</v>
+      <c r="G22" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I22" t="s">
         <v>88</v>
       </c>
       <c r="J22" t="s">
-        <v>105</v>
+        <v>33</v>
+      </c>
+      <c r="AE22">
+        <v>1</v>
       </c>
       <c r="AF22">
-        <v>15.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="AJ22">
-        <v>112971</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113567</v>
       </c>
     </row>
     <row r="23" spans="1:37">
-      <c r="A23">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E23" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>48</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I23" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="J23" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>104</v>
       </c>
       <c r="AF23">
-        <v>25.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI23" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="AJ23">
-        <v>113679</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>113843</v>
       </c>
     </row>
     <row r="24" spans="1:37">
+      <c r="A24">
+        <v>4</v>
+      </c>
       <c r="D24" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E24" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>106</v>
+      </c>
+      <c r="F24" t="s">
+        <v>107</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I24" t="s">
+        <v>88</v>
+      </c>
+      <c r="J24" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE24">
+        <v>1</v>
+      </c>
+      <c r="AF24">
+        <v>25.0</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ24">
+        <v>113627</v>
+      </c>
+      <c r="AK24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37">
+      <c r="A25">
+        <v>3</v>
+      </c>
+      <c r="D25" t="s">
         <v>109</v>
       </c>
-      <c r="AE24">
-[...5 lines deleted...]
-      <c r="AI24" t="s">
+      <c r="E25" t="s">
         <v>110</v>
       </c>
-      <c r="AJ24">
-[...4 lines deleted...]
-      <c r="D25" t="s">
+      <c r="F25" t="s">
+        <v>111</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="I25" t="s">
+        <v>88</v>
+      </c>
+      <c r="J25" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF25">
+        <v>15.0</v>
+      </c>
+      <c r="AI25" t="s">
         <v>113</v>
       </c>
-      <c r="E25" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ25">
-        <v>113754</v>
+        <v>112971</v>
+      </c>
+      <c r="AK25">
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H26" s="2" t="s">
-        <v>27</v>
+      <c r="H26" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="I26" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="J26" t="s">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>25.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AJ26">
-        <v>113570</v>
+        <v>113813</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
+        <v>115</v>
+      </c>
+      <c r="E27" t="s">
+        <v>116</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H27" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="E27" t="s">
+      <c r="I27" t="s">
         <v>118</v>
       </c>
-      <c r="G27" s="1" t="s">
-[...8 lines deleted...]
-      <c r="J27" t="s">
+      <c r="AE27">
+        <v>1</v>
+      </c>
+      <c r="AF27">
+        <v>20.0</v>
+      </c>
+      <c r="AI27" t="s">
         <v>119</v>
       </c>
-      <c r="AE27">
-[...7 lines deleted...]
-      </c>
       <c r="AJ27">
-        <v>113573</v>
+        <v>113797</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>120</v>
       </c>
       <c r="E28" t="s">
+        <v>92</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="I28" t="s">
+        <v>118</v>
+      </c>
+      <c r="J28" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE28">
+        <v>1</v>
+      </c>
+      <c r="AF28">
+        <v>20.0</v>
+      </c>
+      <c r="AG28">
+        <v>20.0</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ28">
+        <v>113800</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="D29" t="s">
         <v>121</v>
       </c>
-      <c r="G28" s="1" t="s">
-[...8 lines deleted...]
-      <c r="J28" t="s">
+      <c r="E29" t="s">
         <v>122</v>
       </c>
-      <c r="AE28">
-[...16 lines deleted...]
-      <c r="D29" t="s">
+      <c r="G29" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="I29" t="s">
+        <v>118</v>
+      </c>
+      <c r="J29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE29">
+        <v>1</v>
+      </c>
+      <c r="AF29">
+        <v>20.0</v>
+      </c>
+      <c r="AI29" t="s">
         <v>123</v>
       </c>
-      <c r="E29" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AJ29">
-        <v>113626</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113806</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D30" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E30" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F30" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H30" s="2" t="s">
-        <v>27</v>
+      <c r="H30" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="I30" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="J30" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
-        <v>25.0</v>
+        <v>20.0</v>
+      </c>
+      <c r="AG30">
+        <v>20.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="AJ30">
-        <v>112966</v>
+        <v>113838</v>
       </c>
     </row>
     <row r="31" spans="1:37">
+      <c r="A31">
+        <v>6</v>
+      </c>
       <c r="D31" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E31" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>110</v>
+      </c>
+      <c r="F31" t="s">
+        <v>128</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I31" t="s">
-        <v>109</v>
+        <v>118</v>
+      </c>
+      <c r="J31" t="s">
+        <v>29</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>25.0</v>
       </c>
       <c r="AI31" t="s">
+        <v>129</v>
+      </c>
+      <c r="AJ31">
+        <v>113679</v>
+      </c>
+      <c r="AK31">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37">
+      <c r="D32" t="s">
         <v>130</v>
       </c>
-      <c r="AJ31">
-[...9 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>32</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H32" s="4" t="s">
-        <v>54</v>
+      <c r="H32" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I32" t="s">
-        <v>109</v>
+        <v>118</v>
+      </c>
+      <c r="J32" t="s">
+        <v>131</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>25.0</v>
       </c>
+      <c r="AG32">
+        <v>25.0</v>
+      </c>
       <c r="AI32" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="AJ32">
-        <v>113750</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113754</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="E33" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H33" s="4" t="s">
-        <v>54</v>
+      <c r="H33" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I33" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="J33" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>25.0</v>
       </c>
+      <c r="AG33">
+        <v>25.0</v>
+      </c>
       <c r="AI33" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="AJ33">
-        <v>113792</v>
+        <v>113799</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E34" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H34" s="4" t="s">
-        <v>54</v>
+      <c r="H34" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I34" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="J34" t="s">
         <v>33</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>25.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="AJ34">
-        <v>113568</v>
+        <v>113570</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="E35" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H35" s="4" t="s">
-        <v>54</v>
+      <c r="H35" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I35" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="J35" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>25.0</v>
       </c>
-      <c r="AG35">
-[...1 lines deleted...]
-      </c>
       <c r="AI35" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="AJ35">
-        <v>113569</v>
+        <v>113573</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D36" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E36" t="s">
-        <v>143</v>
+        <v>61</v>
       </c>
       <c r="F36" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H36" s="5" t="s">
-        <v>145</v>
+      <c r="H36" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I36" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="J36" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>29</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
-        <v>16.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AJ36">
-        <v>112917</v>
+        <v>113830</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
+        <v>141</v>
+      </c>
+      <c r="E37" t="s">
+        <v>142</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" t="s">
+        <v>118</v>
+      </c>
+      <c r="J37" t="s">
+        <v>143</v>
+      </c>
+      <c r="AE37">
+        <v>1</v>
+      </c>
+      <c r="AF37">
+        <v>25.0</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>129</v>
+      </c>
+      <c r="AJ37">
+        <v>113582</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="D38" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" t="s">
+        <v>145</v>
+      </c>
+      <c r="F38" t="s">
+        <v>146</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I38" t="s">
+        <v>118</v>
+      </c>
+      <c r="J38" t="s">
+        <v>147</v>
+      </c>
+      <c r="AE38">
+        <v>1</v>
+      </c>
+      <c r="AF38">
+        <v>25.0</v>
+      </c>
+      <c r="AG38">
+        <v>25.0</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>129</v>
+      </c>
+      <c r="AJ38">
+        <v>113626</v>
+      </c>
+      <c r="AK38">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="D39" t="s">
+        <v>148</v>
+      </c>
+      <c r="E39" t="s">
+        <v>149</v>
+      </c>
+      <c r="F39" t="s">
         <v>150</v>
       </c>
-      <c r="E37" t="s">
-[...11 lines deleted...]
-      <c r="J37" t="s">
+      <c r="G39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I39" t="s">
+        <v>118</v>
+      </c>
+      <c r="J39" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE39">
+        <v>1</v>
+      </c>
+      <c r="AF39">
+        <v>25.0</v>
+      </c>
+      <c r="AI39" t="s">
         <v>151</v>
       </c>
-      <c r="AD37" t="s">
-[...77 lines deleted...]
-      </c>
       <c r="AJ39">
-        <v>113571</v>
+        <v>112966</v>
+      </c>
+      <c r="AK39">
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="E40" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H40" s="5" t="s">
-        <v>145</v>
+      <c r="H40" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I40" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="J40" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>33</v>
+      </c>
+      <c r="AE40">
+        <v>1</v>
       </c>
       <c r="AF40">
-        <v>6.0</v>
+        <v>25.0</v>
+      </c>
+      <c r="AG40">
+        <v>25.0</v>
       </c>
       <c r="AI40" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="AJ40">
-        <v>113299</v>
+        <v>113801</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E41" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H41" s="5" t="s">
-        <v>145</v>
+      <c r="H41" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I41" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>118</v>
+      </c>
+      <c r="AE41">
+        <v>1</v>
       </c>
       <c r="AF41">
-        <v>6.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI41" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="AJ41">
-        <v>113300</v>
+        <v>112858</v>
       </c>
     </row>
     <row r="42" spans="1:37">
+      <c r="A42">
+        <v>3</v>
+      </c>
       <c r="D42" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="E42" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>157</v>
+      </c>
+      <c r="F42" t="s">
+        <v>158</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="I42" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>118</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
-        <v>16.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI42" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="AJ42">
-        <v>113572</v>
+        <v>113750</v>
+      </c>
+      <c r="AK42">
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="E43" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H43" s="6" t="s">
-        <v>170</v>
+      <c r="H43" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="I43" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="J43" t="s">
-        <v>171</v>
+        <v>33</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="AJ43">
-        <v>113293</v>
+        <v>113792</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="E44" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H44" s="6" t="s">
-        <v>170</v>
+      <c r="H44" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="I44" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="J44" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="AE44">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF44">
-        <v>40.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI44" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="AJ44">
-        <v>113660</v>
+        <v>113568</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
-        <v>176</v>
+        <v>130</v>
       </c>
       <c r="E45" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>164</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="I45" t="s">
-        <v>146</v>
+        <v>118</v>
+      </c>
+      <c r="J45" t="s">
+        <v>131</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
-        <v>20.0</v>
+        <v>25.0</v>
+      </c>
+      <c r="AG45">
+        <v>25.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
       <c r="AJ45">
-        <v>113715</v>
+        <v>113569</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="A46">
         <v>2</v>
       </c>
       <c r="D46" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="E46" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="F46" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H46" s="2" t="s">
-        <v>27</v>
+      <c r="H46" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="I46" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="J46" t="s">
-        <v>147</v>
+        <v>170</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>171</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
-        <v>25.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="AJ46">
-        <v>112915</v>
+        <v>112917</v>
       </c>
       <c r="AK46">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="E47" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>61</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H47" s="2" t="s">
-        <v>27</v>
+      <c r="H47" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="I47" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="J47" t="s">
-        <v>66</v>
+        <v>174</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>175</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
-        <v>25.0</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="AJ47">
-        <v>112924</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113769</v>
       </c>
     </row>
     <row r="48" spans="1:37">
-      <c r="A48">
-[...1 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="E48" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H48" s="2" t="s">
-        <v>27</v>
+      <c r="H48" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="I48" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>169</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>178</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
-        <v>25.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="AJ48">
-        <v>112928</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113022</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
-        <v>188</v>
+        <v>134</v>
       </c>
       <c r="E49" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H49" s="2" t="s">
-        <v>27</v>
+      <c r="H49" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="I49" t="s">
-        <v>146</v>
+        <v>169</v>
+      </c>
+      <c r="J49" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>180</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
-        <v>25.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="AJ49">
-        <v>113714</v>
+        <v>113571</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="E50" t="s">
-        <v>191</v>
+        <v>92</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H50" s="2" t="s">
-        <v>27</v>
+      <c r="H50" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="I50" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="J50" t="s">
-        <v>192</v>
+        <v>182</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>183</v>
       </c>
       <c r="AE50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF50">
-        <v>25.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="AJ50">
-        <v>113462</v>
+        <v>113829</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="E51" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H51" s="2" t="s">
-        <v>27</v>
+      <c r="H51" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="I51" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="J51" t="s">
-        <v>75</v>
+        <v>182</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>186</v>
       </c>
       <c r="AE51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF51">
-        <v>25.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="AJ51">
-        <v>113021</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>113835</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="E52" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="F52" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>189</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="I52" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="J52" t="s">
-        <v>161</v>
+        <v>190</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>191</v>
       </c>
       <c r="AF52">
-        <v>15.0</v>
+        <v>6.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="AJ52">
-        <v>113301</v>
+        <v>113299</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="E53" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="F53" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>194</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="I53" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="J53" t="s">
-        <v>161</v>
+        <v>190</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>191</v>
       </c>
       <c r="AF53">
-        <v>15.0</v>
+        <v>6.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="AJ53">
-        <v>112871</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113300</v>
       </c>
     </row>
     <row r="54" spans="1:37">
-      <c r="A54">
-[...1 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E54" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H54" s="2" t="s">
-        <v>27</v>
+      <c r="H54" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="I54" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="J54" t="s">
-        <v>147</v>
+        <v>33</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>180</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
-        <v>25.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI54" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="AJ54">
-        <v>112916</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>113572</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
+        <v>197</v>
+      </c>
+      <c r="E55" t="s">
+        <v>198</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="I55" t="s">
+        <v>169</v>
+      </c>
+      <c r="J55" t="s">
+        <v>199</v>
+      </c>
+      <c r="AE55">
+        <v>1</v>
+      </c>
+      <c r="AF55">
+        <v>20.0</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>200</v>
+      </c>
+      <c r="AJ55">
+        <v>113293</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37">
+      <c r="D56" t="s">
+        <v>201</v>
+      </c>
+      <c r="E56" t="s">
+        <v>202</v>
+      </c>
+      <c r="F56" t="s">
+        <v>203</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="I56" t="s">
+        <v>169</v>
+      </c>
+      <c r="J56" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE56">
+        <v>3</v>
+      </c>
+      <c r="AF56">
+        <v>40.0</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>200</v>
+      </c>
+      <c r="AJ56">
+        <v>113660</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37">
+      <c r="D57" t="s">
+        <v>204</v>
+      </c>
+      <c r="E57" t="s">
         <v>205</v>
       </c>
-      <c r="E55" t="s">
+      <c r="G57" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="I57" t="s">
+        <v>169</v>
+      </c>
+      <c r="AE57">
+        <v>1</v>
+      </c>
+      <c r="AF57">
+        <v>20.0</v>
+      </c>
+      <c r="AI57" t="s">
         <v>206</v>
       </c>
-      <c r="G55" s="3" t="s">
-[...98 lines deleted...]
-      </c>
       <c r="AJ57">
-        <v>112935</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>113715</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="A58">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D58" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="E58" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="F58" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>208</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="I58" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="J58" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE58">
+        <v>1</v>
+      </c>
+      <c r="AF58">
+        <v>20.0</v>
+      </c>
+      <c r="AG58">
+        <v>20.0</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>206</v>
+      </c>
+      <c r="AJ58">
+        <v>113837</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="D59" t="s">
+        <v>165</v>
+      </c>
+      <c r="E59" t="s">
+        <v>209</v>
+      </c>
+      <c r="F59" t="s">
         <v>210</v>
       </c>
-      <c r="AE58">
-[...24 lines deleted...]
-      </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H59" s="4" t="s">
-        <v>54</v>
+      <c r="H59" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I59" t="s">
-        <v>146</v>
+        <v>169</v>
+      </c>
+      <c r="J59" t="s">
+        <v>170</v>
       </c>
       <c r="AE59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF59">
-        <v>35.0</v>
+        <v>25.0</v>
       </c>
       <c r="AI59" t="s">
         <v>211</v>
       </c>
       <c r="AJ59">
-        <v>113263</v>
+        <v>112915</v>
       </c>
       <c r="AK59">
         <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="E60" t="s">
-        <v>221</v>
+        <v>114</v>
       </c>
       <c r="F60" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H60" s="4" t="s">
-        <v>54</v>
+      <c r="H60" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I60" t="s">
-        <v>146</v>
+        <v>169</v>
+      </c>
+      <c r="J60" t="s">
+        <v>66</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
+        <v>25.0</v>
+      </c>
+      <c r="AG60">
         <v>25.0</v>
       </c>
       <c r="AI60" t="s">
         <v>211</v>
       </c>
       <c r="AJ60">
-        <v>113126</v>
+        <v>112924</v>
       </c>
       <c r="AK60">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="D61" t="s">
+        <v>214</v>
+      </c>
+      <c r="E61" t="s">
+        <v>215</v>
+      </c>
+      <c r="F61" t="s">
+        <v>216</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I61" t="s">
+        <v>169</v>
+      </c>
+      <c r="J61" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE61">
+        <v>1</v>
+      </c>
+      <c r="AF61">
+        <v>25.0</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>211</v>
+      </c>
+      <c r="AJ61">
+        <v>112928</v>
+      </c>
+      <c r="AK61">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:37">
+      <c r="D62" t="s">
+        <v>217</v>
+      </c>
+      <c r="E62" t="s">
+        <v>218</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I62" t="s">
+        <v>169</v>
+      </c>
+      <c r="AE62">
+        <v>1</v>
+      </c>
+      <c r="AF62">
+        <v>25.0</v>
+      </c>
+      <c r="AI62" t="s">
+        <v>211</v>
+      </c>
+      <c r="AJ62">
+        <v>113714</v>
+      </c>
+    </row>
+    <row r="63" spans="1:37">
+      <c r="D63" t="s">
+        <v>219</v>
+      </c>
+      <c r="E63" t="s">
+        <v>220</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I63" t="s">
+        <v>169</v>
+      </c>
+      <c r="J63" t="s">
+        <v>221</v>
+      </c>
+      <c r="AE63">
+        <v>1</v>
+      </c>
+      <c r="AF63">
+        <v>25.0</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>211</v>
+      </c>
+      <c r="AJ63">
+        <v>113462</v>
+      </c>
+    </row>
+    <row r="64" spans="1:37">
+      <c r="D64" t="s">
+        <v>222</v>
+      </c>
+      <c r="E64" t="s">
+        <v>92</v>
+      </c>
+      <c r="F64" t="s">
         <v>223</v>
       </c>
-      <c r="E61" t="s">
+      <c r="G64" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I64" t="s">
+        <v>169</v>
+      </c>
+      <c r="J64" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE64">
+        <v>1</v>
+      </c>
+      <c r="AF64">
+        <v>25.0</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>211</v>
+      </c>
+      <c r="AJ64">
+        <v>113021</v>
+      </c>
+      <c r="AK64">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:37">
+      <c r="D65" t="s">
+        <v>224</v>
+      </c>
+      <c r="E65" t="s">
+        <v>225</v>
+      </c>
+      <c r="F65" t="s">
+        <v>226</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I65" t="s">
+        <v>169</v>
+      </c>
+      <c r="J65" t="s">
+        <v>190</v>
+      </c>
+      <c r="AF65">
+        <v>15.0</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>211</v>
+      </c>
+      <c r="AJ65">
+        <v>113301</v>
+      </c>
+    </row>
+    <row r="66" spans="1:37">
+      <c r="A66">
+        <v>5</v>
+      </c>
+      <c r="D66" t="s">
+        <v>227</v>
+      </c>
+      <c r="E66" t="s">
+        <v>116</v>
+      </c>
+      <c r="F66" t="s">
+        <v>228</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I66" t="s">
+        <v>169</v>
+      </c>
+      <c r="J66" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE66">
+        <v>1</v>
+      </c>
+      <c r="AF66">
+        <v>25.0</v>
+      </c>
+      <c r="AG66">
+        <v>25.0</v>
+      </c>
+      <c r="AI66" t="s">
+        <v>211</v>
+      </c>
+      <c r="AJ66">
+        <v>113836</v>
+      </c>
+    </row>
+    <row r="67" spans="1:37">
+      <c r="D67" t="s">
+        <v>229</v>
+      </c>
+      <c r="E67" t="s">
+        <v>230</v>
+      </c>
+      <c r="F67" t="s">
+        <v>231</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I67" t="s">
+        <v>169</v>
+      </c>
+      <c r="J67" t="s">
+        <v>190</v>
+      </c>
+      <c r="AF67">
+        <v>15.0</v>
+      </c>
+      <c r="AI67" t="s">
+        <v>211</v>
+      </c>
+      <c r="AJ67">
+        <v>112871</v>
+      </c>
+      <c r="AK67">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:37">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="D68" t="s">
+        <v>232</v>
+      </c>
+      <c r="E68" t="s">
+        <v>233</v>
+      </c>
+      <c r="F68" t="s">
+        <v>234</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I68" t="s">
+        <v>169</v>
+      </c>
+      <c r="J68" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE68">
+        <v>1</v>
+      </c>
+      <c r="AF68">
+        <v>25.0</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>235</v>
+      </c>
+      <c r="AJ68">
+        <v>112916</v>
+      </c>
+      <c r="AK68">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:37">
+      <c r="D69" t="s">
+        <v>236</v>
+      </c>
+      <c r="E69" t="s">
+        <v>237</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I69" t="s">
+        <v>169</v>
+      </c>
+      <c r="J69" t="s">
+        <v>221</v>
+      </c>
+      <c r="AE69">
+        <v>1</v>
+      </c>
+      <c r="AF69">
+        <v>25.0</v>
+      </c>
+      <c r="AI69" t="s">
+        <v>235</v>
+      </c>
+      <c r="AJ69">
+        <v>113463</v>
+      </c>
+    </row>
+    <row r="70" spans="1:37">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
+        <v>238</v>
+      </c>
+      <c r="E70" t="s">
+        <v>239</v>
+      </c>
+      <c r="F70" t="s">
+        <v>240</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H70" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="I70" t="s">
+        <v>169</v>
+      </c>
+      <c r="J70" t="s">
+        <v>241</v>
+      </c>
+      <c r="AE70">
+        <v>1</v>
+      </c>
+      <c r="AF70">
+        <v>25.0</v>
+      </c>
+      <c r="AI70" t="s">
+        <v>242</v>
+      </c>
+      <c r="AJ70">
+        <v>112896</v>
+      </c>
+      <c r="AK70">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:37">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="D71" t="s">
+        <v>243</v>
+      </c>
+      <c r="E71" t="s">
+        <v>73</v>
+      </c>
+      <c r="F71" t="s">
+        <v>244</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="I71" t="s">
+        <v>169</v>
+      </c>
+      <c r="J71" t="s">
+        <v>241</v>
+      </c>
+      <c r="AE71">
+        <v>1</v>
+      </c>
+      <c r="AF71">
+        <v>25.0</v>
+      </c>
+      <c r="AI71" t="s">
+        <v>242</v>
+      </c>
+      <c r="AJ71">
+        <v>112935</v>
+      </c>
+      <c r="AK71">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:37">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="D72" t="s">
+        <v>245</v>
+      </c>
+      <c r="E72" t="s">
+        <v>246</v>
+      </c>
+      <c r="F72" t="s">
+        <v>247</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="I72" t="s">
+        <v>169</v>
+      </c>
+      <c r="J72" t="s">
+        <v>241</v>
+      </c>
+      <c r="AE72">
+        <v>1</v>
+      </c>
+      <c r="AF72">
+        <v>25.0</v>
+      </c>
+      <c r="AI72" t="s">
+        <v>242</v>
+      </c>
+      <c r="AJ72">
+        <v>112936</v>
+      </c>
+      <c r="AK72">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:37">
+      <c r="D73" t="s">
+        <v>248</v>
+      </c>
+      <c r="E73" t="s">
+        <v>249</v>
+      </c>
+      <c r="F73" t="s">
+        <v>250</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H73" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="I73" t="s">
+        <v>169</v>
+      </c>
+      <c r="AE73">
+        <v>2</v>
+      </c>
+      <c r="AF73">
+        <v>35.0</v>
+      </c>
+      <c r="AI73" t="s">
+        <v>242</v>
+      </c>
+      <c r="AJ73">
+        <v>113263</v>
+      </c>
+      <c r="AK73">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:37">
+      <c r="D74" t="s">
+        <v>251</v>
+      </c>
+      <c r="E74" t="s">
+        <v>96</v>
+      </c>
+      <c r="F74" t="s">
+        <v>252</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H74" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="I74" t="s">
+        <v>169</v>
+      </c>
+      <c r="AE74">
+        <v>1</v>
+      </c>
+      <c r="AF74">
+        <v>25.0</v>
+      </c>
+      <c r="AI74" t="s">
+        <v>242</v>
+      </c>
+      <c r="AJ74">
+        <v>113126</v>
+      </c>
+      <c r="AK74">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:37">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="D75" t="s">
+        <v>253</v>
+      </c>
+      <c r="E75" t="s">
         <v>38</v>
       </c>
-      <c r="F61" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="3" t="s">
+      <c r="F75" t="s">
+        <v>254</v>
+      </c>
+      <c r="G75" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H61" s="4" t="s">
+      <c r="H75" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I61" t="s">
-[...5 lines deleted...]
-      <c r="AF61">
+      <c r="I75" t="s">
+        <v>169</v>
+      </c>
+      <c r="J75" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF75">
         <v>15.0</v>
       </c>
-      <c r="AI61" t="s">
-[...2 lines deleted...]
-      <c r="AJ61">
+      <c r="AI75" t="s">
+        <v>255</v>
+      </c>
+      <c r="AJ75">
         <v>112972</v>
       </c>
-      <c r="AK61">
+      <c r="AK75">
         <v>3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:37">
+      <c r="D76" t="s">
+        <v>256</v>
+      </c>
+      <c r="E76" t="s">
+        <v>257</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H76" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="I76" t="s">
+        <v>169</v>
+      </c>
+      <c r="J76" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE76">
+        <v>1</v>
+      </c>
+      <c r="AF76">
+        <v>25.0</v>
+      </c>
+      <c r="AI76" t="s">
+        <v>255</v>
+      </c>
+      <c r="AJ76">
+        <v>113815</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>