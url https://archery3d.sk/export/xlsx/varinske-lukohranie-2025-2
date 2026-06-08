--- v0 (2026-04-29)
+++ v1 (2026-06-08)
@@ -3423,50 +3423,53 @@
       </c>
       <c r="G65" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I65" t="s">
         <v>127</v>
       </c>
       <c r="J65" t="s">
         <v>192</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>25.0</v>
       </c>
       <c r="AI65" t="s">
         <v>213</v>
       </c>
       <c r="AJ65">
         <v>103588</v>
       </c>
+      <c r="AK65">
+        <v>5</v>
+      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>219</v>
       </c>
       <c r="E66" t="s">
         <v>220</v>
       </c>
       <c r="G66" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I66" t="s">
         <v>127</v>
       </c>
       <c r="J66" t="s">
         <v>52</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>25.0</v>
@@ -3681,50 +3684,53 @@
         <v>236</v>
       </c>
       <c r="F73" t="s">
         <v>237</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I73" t="s">
         <v>127</v>
       </c>
       <c r="AE73">
         <v>2</v>
       </c>
       <c r="AF73">
         <v>35.0</v>
       </c>
       <c r="AI73" t="s">
         <v>230</v>
       </c>
       <c r="AJ73">
         <v>103837</v>
+      </c>
+      <c r="AK73">
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>238</v>
       </c>
       <c r="E74" t="s">
         <v>187</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I74" t="s">
         <v>127</v>
       </c>
       <c r="J74" t="s">
         <v>105</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">