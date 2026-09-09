--- v1 (2026-06-08)
+++ v2 (2026-09-09)
@@ -1525,51 +1525,51 @@
       <c r="G8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I8" t="s">
         <v>51</v>
       </c>
       <c r="J8" t="s">
         <v>52</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>25.0</v>
       </c>
       <c r="AI8" t="s">
         <v>53</v>
       </c>
       <c r="AJ8">
         <v>103843</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I9" t="s">
         <v>51</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">