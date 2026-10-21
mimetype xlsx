--- v2 (2026-09-09)
+++ v3 (2026-10-21)
@@ -1598,51 +1598,51 @@
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I10" t="s">
         <v>51</v>
       </c>
       <c r="J10" t="s">
         <v>52</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>25.0</v>
       </c>
       <c r="AI10" t="s">
         <v>53</v>
       </c>
       <c r="AJ10">
         <v>103897</v>
       </c>
       <c r="AK10">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I11" t="s">
         <v>51</v>
       </c>
       <c r="J11" t="s">
         <v>63</v>
       </c>
       <c r="AF11">
@@ -2917,51 +2917,51 @@
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I50" t="s">
         <v>127</v>
       </c>
       <c r="J50" t="s">
         <v>131</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>25.0</v>
       </c>
       <c r="AI50" t="s">
         <v>174</v>
       </c>
       <c r="AJ50">
         <v>103015</v>
       </c>
       <c r="AK50">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>130</v>
       </c>
       <c r="E51" t="s">
         <v>182</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I51" t="s">
         <v>127</v>
       </c>
       <c r="J51" t="s">
         <v>131</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">