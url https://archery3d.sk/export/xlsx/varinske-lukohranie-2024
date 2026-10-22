--- v0 (2026-09-10)
+++ v1 (2026-10-22)
@@ -1735,53 +1735,50 @@
       </c>
       <c r="F13" t="s">
         <v>67</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I13" t="s">
         <v>53</v>
       </c>
       <c r="J13" t="s">
         <v>58</v>
       </c>
       <c r="AF13">
         <v>15.0</v>
       </c>
       <c r="AI13" t="s">
         <v>59</v>
       </c>
       <c r="AJ13">
         <v>86409</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>68</v>
       </c>
       <c r="E14" t="s">
         <v>63</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I14" t="s">
         <v>53</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>23.0</v>
       </c>
       <c r="AI14" t="s">
         <v>59</v>