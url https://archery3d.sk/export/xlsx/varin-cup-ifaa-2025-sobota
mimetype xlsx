--- v0 (2026-09-09)
+++ v1 (2026-10-22)
@@ -1600,51 +1600,51 @@
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>35</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>25.0</v>
       </c>
       <c r="AI5" t="s">
         <v>29</v>
       </c>
       <c r="AJ5">
         <v>101532</v>
       </c>
       <c r="AK5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>38</v>
       </c>
       <c r="AF6">
         <v>15.0</v>
       </c>
       <c r="AI6" t="s">
@@ -2061,51 +2061,51 @@
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I18" t="s">
         <v>70</v>
       </c>
       <c r="J18" t="s">
         <v>71</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>25.0</v>
       </c>
       <c r="AI18" t="s">
         <v>84</v>
       </c>
       <c r="AJ18">
         <v>98334</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>85</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I19" t="s">
         <v>70</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>25.0</v>
       </c>
       <c r="AI19" t="s">
@@ -2163,51 +2163,51 @@
       <c r="F21" t="s">
         <v>92</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I21" t="s">
         <v>93</v>
       </c>
       <c r="J21" t="s">
         <v>94</v>
       </c>
       <c r="AF21">
         <v>15.0</v>
       </c>
       <c r="AI21" t="s">
         <v>95</v>
       </c>
       <c r="AJ21">
         <v>98974</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>96</v>
       </c>
       <c r="E22" t="s">
         <v>97</v>
       </c>
       <c r="F22" t="s">
         <v>98</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I22" t="s">
         <v>100</v>
       </c>
       <c r="J22" t="s">
         <v>101</v>
       </c>
       <c r="AD22" t="s">
@@ -3765,51 +3765,51 @@
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I69" t="s">
         <v>183</v>
       </c>
       <c r="J69" t="s">
         <v>230</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>25.0</v>
       </c>
       <c r="AI69" t="s">
         <v>226</v>
       </c>
       <c r="AJ69">
         <v>101439</v>
       </c>
       <c r="AK69">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>231</v>
       </c>
       <c r="E70" t="s">
         <v>58</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I70" t="s">
         <v>183</v>
       </c>
       <c r="AF70">
         <v>15.0</v>
       </c>
       <c r="AI70" t="s">
         <v>226</v>
       </c>
       <c r="AJ70">
@@ -4295,51 +4295,51 @@
       <c r="G85" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I85" t="s">
         <v>183</v>
       </c>
       <c r="J85" t="s">
         <v>262</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>25.0</v>
       </c>
       <c r="AI85" t="s">
         <v>258</v>
       </c>
       <c r="AJ85">
         <v>96684</v>
       </c>
       <c r="AK85">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>269</v>
       </c>
       <c r="E86" t="s">
         <v>270</v>
       </c>
       <c r="F86" t="s">
         <v>271</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I86" t="s">
         <v>183</v>
       </c>
       <c r="J86" t="s">
         <v>248</v>
       </c>
       <c r="AE86">