--- v0 (2026-05-01)
+++ v1 (2026-09-09)
@@ -1809,51 +1809,51 @@
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I12" t="s">
         <v>63</v>
       </c>
       <c r="J12" t="s">
         <v>64</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>25.0</v>
       </c>
       <c r="AI12" t="s">
         <v>65</v>
       </c>
       <c r="AJ12">
         <v>101283</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>66</v>
       </c>
       <c r="E13" t="s">
         <v>67</v>
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I13" t="s">
         <v>63</v>
       </c>
       <c r="J13" t="s">
         <v>69</v>
       </c>
       <c r="AE13">
@@ -2016,51 +2016,51 @@
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I18" t="s">
         <v>71</v>
       </c>
       <c r="J18" t="s">
         <v>78</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>25.0</v>
       </c>
       <c r="AI18" t="s">
         <v>73</v>
       </c>
       <c r="AJ18">
         <v>100491</v>
       </c>
       <c r="AK18">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>86</v>
       </c>
       <c r="E19" t="s">
         <v>76</v>
       </c>
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I19" t="s">
         <v>71</v>
       </c>
       <c r="J19" t="s">
         <v>82</v>
       </c>
       <c r="AE19">
@@ -2223,51 +2223,51 @@
       <c r="F24" t="s">
         <v>102</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I24" t="s">
         <v>103</v>
       </c>
       <c r="J24" t="s">
         <v>104</v>
       </c>
       <c r="AF24">
         <v>15.0</v>
       </c>
       <c r="AI24" t="s">
         <v>105</v>
       </c>
       <c r="AJ24">
         <v>98973</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>106</v>
       </c>
       <c r="E25" t="s">
         <v>107</v>
       </c>
       <c r="F25" t="s">
         <v>108</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I25" t="s">
         <v>109</v>
       </c>
       <c r="J25" t="s">
         <v>110</v>
       </c>
       <c r="AD25" t="s">
@@ -2916,51 +2916,51 @@
       <c r="F45" t="s">
         <v>166</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I45" t="s">
         <v>153</v>
       </c>
       <c r="J45" t="s">
         <v>167</v>
       </c>
       <c r="AF45">
         <v>15.0</v>
       </c>
       <c r="AI45" t="s">
         <v>163</v>
       </c>
       <c r="AJ45">
         <v>101530</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>157</v>
       </c>
       <c r="E46" t="s">
         <v>168</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I46" t="s">
         <v>153</v>
       </c>
       <c r="J46" t="s">
         <v>158</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
@@ -3059,51 +3059,51 @@
       <c r="G49" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I49" t="s">
         <v>153</v>
       </c>
       <c r="J49" t="s">
         <v>99</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>25.0</v>
       </c>
       <c r="AI49" t="s">
         <v>173</v>
       </c>
       <c r="AJ49">
         <v>101506</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>177</v>
       </c>
       <c r="E50" t="s">
         <v>178</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I50" t="s">
         <v>153</v>
       </c>
       <c r="J50" t="s">
         <v>158</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
@@ -3604,51 +3604,51 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I65" t="s">
         <v>188</v>
       </c>
       <c r="J65" t="s">
         <v>148</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>25.0</v>
       </c>
       <c r="AI65" t="s">
         <v>216</v>
       </c>
       <c r="AJ65">
         <v>101533</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>223</v>
       </c>
       <c r="E66" t="s">
         <v>224</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I66" t="s">
         <v>188</v>
       </c>
       <c r="J66" t="s">
         <v>225</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
@@ -4076,87 +4076,90 @@
       <c r="G79" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I79" t="s">
         <v>188</v>
       </c>
       <c r="J79" t="s">
         <v>252</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>25.0</v>
       </c>
       <c r="AI79" t="s">
         <v>248</v>
       </c>
       <c r="AJ79">
         <v>96688</v>
       </c>
       <c r="AK79">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>259</v>
       </c>
       <c r="E80" t="s">
         <v>260</v>
       </c>
       <c r="F80" t="s">
         <v>261</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I80" t="s">
         <v>188</v>
       </c>
       <c r="J80" t="s">
         <v>235</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>25.0</v>
       </c>
       <c r="AI80" t="s">
         <v>248</v>
       </c>
       <c r="AJ80">
         <v>100825</v>
       </c>
+      <c r="AK80">
+        <v>5</v>
+      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>262</v>
       </c>
       <c r="E81" t="s">
         <v>263</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I81" t="s">
         <v>188</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>25.0</v>
       </c>
       <c r="AI81" t="s">
         <v>248</v>
@@ -4393,50 +4396,53 @@
       </c>
       <c r="F88" t="s">
         <v>281</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I88" t="s">
         <v>188</v>
       </c>
       <c r="AE88">
         <v>2</v>
       </c>
       <c r="AF88">
         <v>35.0</v>
       </c>
       <c r="AI88" t="s">
         <v>267</v>
       </c>
       <c r="AJ88">
         <v>101112</v>
       </c>
+      <c r="AK88">
+        <v>4</v>
+      </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>282</v>
       </c>
       <c r="E89" t="s">
         <v>45</v>
       </c>
       <c r="F89" t="s">
         <v>283</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I89" t="s">
         <v>188</v>
       </c>
       <c r="J89" t="s">
         <v>69</v>
       </c>
       <c r="AE89">
         <v>1</v>
@@ -4499,51 +4505,51 @@
       <c r="G91" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I91" t="s">
         <v>188</v>
       </c>
       <c r="J91" t="s">
         <v>252</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>25.0</v>
       </c>
       <c r="AI91" t="s">
         <v>286</v>
       </c>
       <c r="AJ91">
         <v>96687</v>
       </c>
       <c r="AK91">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>288</v>
       </c>
       <c r="E92" t="s">
         <v>180</v>
       </c>
       <c r="F92" t="s">
         <v>289</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I92" t="s">
         <v>188</v>
       </c>
       <c r="J92" t="s">
         <v>148</v>
       </c>
       <c r="AF92">