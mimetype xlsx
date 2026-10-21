--- v1 (2026-09-09)
+++ v2 (2026-10-21)
@@ -2150,51 +2150,51 @@
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I22" t="s">
         <v>71</v>
       </c>
       <c r="J22" t="s">
         <v>78</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>25.0</v>
       </c>
       <c r="AI22" t="s">
         <v>93</v>
       </c>
       <c r="AJ22">
         <v>98336</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>96</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I23" t="s">
         <v>71</v>
       </c>
       <c r="J23" t="s">
         <v>99</v>
       </c>
       <c r="AE23">
@@ -2223,51 +2223,51 @@
       <c r="F24" t="s">
         <v>102</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I24" t="s">
         <v>103</v>
       </c>
       <c r="J24" t="s">
         <v>104</v>
       </c>
       <c r="AF24">
         <v>15.0</v>
       </c>
       <c r="AI24" t="s">
         <v>105</v>
       </c>
       <c r="AJ24">
         <v>98973</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>106</v>
       </c>
       <c r="E25" t="s">
         <v>107</v>
       </c>
       <c r="F25" t="s">
         <v>108</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I25" t="s">
         <v>109</v>
       </c>
       <c r="J25" t="s">
         <v>110</v>
       </c>
       <c r="AD25" t="s">
@@ -3566,51 +3566,51 @@
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I64" t="s">
         <v>188</v>
       </c>
       <c r="J64" t="s">
         <v>220</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>25.0</v>
       </c>
       <c r="AI64" t="s">
         <v>216</v>
       </c>
       <c r="AJ64">
         <v>101438</v>
       </c>
       <c r="AK64">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>221</v>
       </c>
       <c r="E65" t="s">
         <v>42</v>
       </c>
       <c r="F65" t="s">
         <v>222</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I65" t="s">
         <v>188</v>
       </c>
       <c r="J65" t="s">
         <v>148</v>
       </c>
       <c r="AE65">
@@ -4076,51 +4076,51 @@
       <c r="G79" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I79" t="s">
         <v>188</v>
       </c>
       <c r="J79" t="s">
         <v>252</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>25.0</v>
       </c>
       <c r="AI79" t="s">
         <v>248</v>
       </c>
       <c r="AJ79">
         <v>96688</v>
       </c>
       <c r="AK79">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>259</v>
       </c>
       <c r="E80" t="s">
         <v>260</v>
       </c>
       <c r="F80" t="s">
         <v>261</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I80" t="s">
         <v>188</v>
       </c>
       <c r="J80" t="s">
         <v>235</v>
       </c>
       <c r="AE80">