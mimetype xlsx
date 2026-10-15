--- v2 (2026-09-09)
+++ v3 (2026-10-15)
@@ -2168,51 +2168,51 @@
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I22" t="s">
         <v>95</v>
       </c>
       <c r="J22" t="s">
         <v>41</v>
       </c>
       <c r="AF22">
         <v>15.0</v>
       </c>
       <c r="AG22">
         <v>15.0</v>
       </c>
       <c r="AI22" t="s">
         <v>104</v>
       </c>
       <c r="AJ22">
         <v>114186</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>91</v>
       </c>
       <c r="E23" t="s">
         <v>105</v>
       </c>
       <c r="F23" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I23" t="s">
         <v>95</v>
       </c>
       <c r="J23" t="s">
         <v>96</v>
       </c>
       <c r="AE23">
@@ -2410,51 +2410,51 @@
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I29" t="s">
         <v>95</v>
       </c>
       <c r="J29" t="s">
         <v>125</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>25.0</v>
       </c>
       <c r="AI29" t="s">
         <v>104</v>
       </c>
       <c r="AJ29">
         <v>114165</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>123</v>
       </c>
       <c r="E30" t="s">
         <v>126</v>
       </c>
       <c r="F30" t="s">
         <v>127</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I30" t="s">
         <v>95</v>
       </c>
       <c r="J30" t="s">
         <v>125</v>
       </c>
       <c r="AE30">
@@ -3154,51 +3154,51 @@
       <c r="F50" t="s">
         <v>186</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I50" t="s">
         <v>148</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>25.0</v>
       </c>
       <c r="AI50" t="s">
         <v>178</v>
       </c>
       <c r="AJ50">
         <v>114069</v>
       </c>
       <c r="AK50">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>187</v>
       </c>
       <c r="E51" t="s">
         <v>188</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I51" t="s">
         <v>148</v>
       </c>
       <c r="J51" t="s">
         <v>83</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
@@ -3471,50 +3471,53 @@
       </c>
       <c r="G59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I59" t="s">
         <v>191</v>
       </c>
       <c r="J59" t="s">
         <v>221</v>
       </c>
       <c r="AE59">
         <v>3</v>
       </c>
       <c r="AF59">
         <v>40.0</v>
       </c>
       <c r="AI59" t="s">
         <v>217</v>
       </c>
       <c r="AJ59">
         <v>114112</v>
       </c>
+      <c r="AK59">
+        <v>5</v>
+      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>222</v>
       </c>
       <c r="E60" t="s">
         <v>223</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I60" t="s">
         <v>191</v>
       </c>
       <c r="J60" t="s">
         <v>221</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>20.0</v>
@@ -3845,51 +3848,51 @@
       <c r="H70" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I70" t="s">
         <v>191</v>
       </c>
       <c r="J70" t="s">
         <v>202</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>25.0</v>
       </c>
       <c r="AG70">
         <v>25.0</v>
       </c>
       <c r="AI70" t="s">
         <v>228</v>
       </c>
       <c r="AJ70">
         <v>114139</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>247</v>
       </c>
       <c r="E71" t="s">
         <v>156</v>
       </c>
       <c r="F71" t="s">
         <v>248</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I71" t="s">
         <v>191</v>
       </c>
       <c r="J71" t="s">
         <v>36</v>
       </c>
       <c r="AE71">