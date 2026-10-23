--- v0 (2026-09-09)
+++ v1 (2026-10-23)
@@ -1813,51 +1813,51 @@
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>25.0</v>
       </c>
       <c r="AI5" t="s">
         <v>37</v>
       </c>
       <c r="AJ5">
         <v>89961</v>
       </c>
       <c r="AK5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>25.0</v>
       </c>
       <c r="AI6" t="s">
@@ -1976,51 +1976,51 @@
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>25.0</v>
       </c>
       <c r="AI10" t="s">
         <v>54</v>
       </c>
       <c r="AJ10">
         <v>88555</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>58</v>
       </c>
       <c r="E11" t="s">
         <v>59</v>
       </c>
       <c r="F11" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
@@ -2284,53 +2284,50 @@
       </c>
       <c r="G19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I19" t="s">
         <v>81</v>
       </c>
       <c r="J19" t="s">
         <v>93</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>25.0</v>
       </c>
       <c r="AI19" t="s">
         <v>86</v>
       </c>
       <c r="AJ19">
         <v>89495</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>97</v>
       </c>
       <c r="E20" t="s">
         <v>32</v>
       </c>
       <c r="F20" t="s">
         <v>98</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I20" t="s">
         <v>81</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>25.0</v>
@@ -4589,51 +4586,51 @@
       <c r="G88" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I88" t="s">
         <v>229</v>
       </c>
       <c r="J88" t="s">
         <v>289</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>25.0</v>
       </c>
       <c r="AI88" t="s">
         <v>285</v>
       </c>
       <c r="AJ88">
         <v>89121</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>290</v>
       </c>
       <c r="E89" t="s">
         <v>161</v>
       </c>
       <c r="F89" t="s">
         <v>291</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I89" t="s">
         <v>229</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
@@ -5335,51 +5332,51 @@
       <c r="G110" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I110" t="s">
         <v>229</v>
       </c>
       <c r="J110" t="s">
         <v>76</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>25.0</v>
       </c>
       <c r="AI110" t="s">
         <v>321</v>
       </c>
       <c r="AJ110">
         <v>88511</v>
       </c>
       <c r="AK110">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>336</v>
       </c>
       <c r="E111" t="s">
         <v>337</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I111" t="s">
         <v>229</v>
       </c>
       <c r="J111" t="s">
         <v>66</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">