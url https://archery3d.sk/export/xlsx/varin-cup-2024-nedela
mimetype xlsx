--- v0 (2026-09-10)
+++ v1 (2026-10-21)
@@ -1777,51 +1777,51 @@
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>25.0</v>
       </c>
       <c r="AI5" t="s">
         <v>38</v>
       </c>
       <c r="AJ5">
         <v>89962</v>
       </c>
       <c r="AK5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>25.0</v>
       </c>
       <c r="AI6" t="s">
@@ -1975,51 +1975,51 @@
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>25.0</v>
       </c>
       <c r="AI11" t="s">
         <v>59</v>
       </c>
       <c r="AJ11">
         <v>88557</v>
       </c>
       <c r="AK11">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>63</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>57</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
@@ -2076,53 +2076,50 @@
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I14" t="s">
         <v>76</v>
       </c>
       <c r="J14" t="s">
         <v>77</v>
       </c>
       <c r="AF14">
         <v>10.0</v>
       </c>
       <c r="AI14" t="s">
         <v>78</v>
       </c>
       <c r="AJ14">
         <v>90182</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>79</v>
       </c>
       <c r="E15" t="s">
         <v>80</v>
       </c>
       <c r="F15" t="s">
         <v>81</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I15" t="s">
         <v>76</v>
       </c>
       <c r="J15" t="s">
         <v>77</v>
       </c>
       <c r="AE15">
         <v>1</v>
@@ -2277,53 +2274,50 @@
       </c>
       <c r="G20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I20" t="s">
         <v>89</v>
       </c>
       <c r="J20" t="s">
         <v>97</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>25.0</v>
       </c>
       <c r="AI20" t="s">
         <v>94</v>
       </c>
       <c r="AJ20">
         <v>89496</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>101</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>102</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I21" t="s">
         <v>89</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>25.0</v>
@@ -5025,51 +5019,51 @@
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I102" t="s">
         <v>229</v>
       </c>
       <c r="J102" t="s">
         <v>85</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>25.0</v>
       </c>
       <c r="AI102" t="s">
         <v>306</v>
       </c>
       <c r="AJ102">
         <v>88513</v>
       </c>
       <c r="AK102">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>317</v>
       </c>
       <c r="E103" t="s">
         <v>318</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I103" t="s">
         <v>229</v>
       </c>
       <c r="J103" t="s">
         <v>71</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">