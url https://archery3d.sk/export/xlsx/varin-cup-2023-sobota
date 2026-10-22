--- v0 (2026-09-09)
+++ v1 (2026-10-22)
@@ -1743,51 +1743,51 @@
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>22.0</v>
       </c>
       <c r="AI9" t="s">
         <v>36</v>
       </c>
       <c r="AJ9">
         <v>78163</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>57</v>
       </c>
       <c r="AE10">
@@ -4053,51 +4053,51 @@
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I78" t="s">
         <v>229</v>
       </c>
       <c r="J78" t="s">
         <v>257</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>22.0</v>
       </c>
       <c r="AI78" t="s">
         <v>251</v>
       </c>
       <c r="AJ78">
         <v>75828</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>258</v>
       </c>
       <c r="E79" t="s">
         <v>259</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I79" t="s">
         <v>229</v>
       </c>
       <c r="J79" t="s">
         <v>50</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">