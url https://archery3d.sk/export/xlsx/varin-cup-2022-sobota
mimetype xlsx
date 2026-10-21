--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -2531,51 +2531,51 @@
       <c r="E19" t="s">
         <v>85</v>
       </c>
       <c r="F19" t="s">
         <v>86</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>83</v>
       </c>
       <c r="AJ19">
         <v>61979</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>87</v>
       </c>
       <c r="E20" t="s">
         <v>88</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>83</v>
       </c>
       <c r="AJ20">
@@ -4065,51 +4065,51 @@
       <c r="F69" t="s">
         <v>241</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I69" t="s">
         <v>198</v>
       </c>
       <c r="J69" t="s">
         <v>242</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>222</v>
       </c>
       <c r="AJ69">
         <v>62147</v>
       </c>
       <c r="AK69">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>243</v>
       </c>
       <c r="E70" t="s">
         <v>151</v>
       </c>
       <c r="F70" t="s">
         <v>244</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I70" t="s">
         <v>198</v>
       </c>
       <c r="J70" t="s">
         <v>245</v>
       </c>
       <c r="AE70">
@@ -4879,51 +4879,51 @@
       <c r="F95" t="s">
         <v>314</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I95" t="s">
         <v>258</v>
       </c>
       <c r="J95" t="s">
         <v>136</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>315</v>
       </c>
       <c r="AJ95">
         <v>62668</v>
       </c>
       <c r="AK95">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>316</v>
       </c>
       <c r="E96" t="s">
         <v>151</v>
       </c>
       <c r="F96" t="s">
         <v>317</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I96" t="s">
         <v>318</v>
       </c>
       <c r="J96" t="s">
         <v>308</v>
       </c>
       <c r="AD96" t="s">
@@ -5643,51 +5643,51 @@
       <c r="F120" t="s">
         <v>380</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I120" t="s">
         <v>318</v>
       </c>
       <c r="J120" t="s">
         <v>42</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">
         <v>360</v>
       </c>
       <c r="AJ120">
         <v>63031</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>381</v>
       </c>
       <c r="E121" t="s">
         <v>382</v>
       </c>
       <c r="F121" t="s">
         <v>383</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I121" t="s">
         <v>318</v>
       </c>
       <c r="J121" t="s">
         <v>384</v>
       </c>
       <c r="AE121">
@@ -6529,51 +6529,51 @@
       <c r="F149" t="s">
         <v>446</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H149" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I149" t="s">
         <v>318</v>
       </c>
       <c r="J149" t="s">
         <v>126</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AI149" t="s">
         <v>427</v>
       </c>
       <c r="AJ149">
         <v>61595</v>
       </c>
       <c r="AK149">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>447</v>
       </c>
       <c r="E150" t="s">
         <v>306</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I150" t="s">
         <v>318</v>
       </c>
       <c r="J150" t="s">
         <v>418</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AI150" t="s">