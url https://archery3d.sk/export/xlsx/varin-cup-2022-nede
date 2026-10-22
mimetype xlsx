--- v0 (2026-09-09)
+++ v1 (2026-10-22)
@@ -2056,51 +2056,51 @@
       <c r="F11" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AI11" t="s">
         <v>36</v>
       </c>
       <c r="AJ11">
         <v>61549</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>61</v>
       </c>
       <c r="E12" t="s">
         <v>62</v>
       </c>
       <c r="F12" t="s">
         <v>63</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
@@ -2390,51 +2390,51 @@
       <c r="E22" t="s">
         <v>94</v>
       </c>
       <c r="F22" t="s">
         <v>95</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>92</v>
       </c>
       <c r="AJ22">
         <v>61981</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>96</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>92</v>
       </c>
       <c r="AJ23">
@@ -4351,51 +4351,51 @@
       <c r="F86" t="s">
         <v>286</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I86" t="s">
         <v>235</v>
       </c>
       <c r="J86" t="s">
         <v>123</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>287</v>
       </c>
       <c r="AJ86">
         <v>62670</v>
       </c>
       <c r="AK86">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>288</v>
       </c>
       <c r="E87" t="s">
         <v>145</v>
       </c>
       <c r="F87" t="s">
         <v>289</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I87" t="s">
         <v>290</v>
       </c>
       <c r="J87" t="s">
         <v>283</v>
       </c>
       <c r="AD87" t="s">
@@ -5118,51 +5118,51 @@
       <c r="F111" t="s">
         <v>344</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I111" t="s">
         <v>290</v>
       </c>
       <c r="J111" t="s">
         <v>50</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AI111" t="s">
         <v>315</v>
       </c>
       <c r="AJ111">
         <v>61397</v>
       </c>
       <c r="AK111">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>293</v>
       </c>
       <c r="E112" t="s">
         <v>256</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I112" t="s">
         <v>290</v>
       </c>
       <c r="AI112" t="s">
         <v>315</v>
       </c>
       <c r="AJ112">
         <v>62942</v>
       </c>
     </row>
@@ -5443,51 +5443,51 @@
       <c r="F122" t="s">
         <v>366</v>
       </c>
       <c r="G122" s="4" t="s">
         <v>83</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I122" t="s">
         <v>290</v>
       </c>
       <c r="J122" t="s">
         <v>116</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
         <v>353</v>
       </c>
       <c r="AJ122">
         <v>61597</v>
       </c>
       <c r="AK122">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>367</v>
       </c>
       <c r="E123" t="s">
         <v>281</v>
       </c>
       <c r="G123" s="4" t="s">
         <v>83</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I123" t="s">
         <v>290</v>
       </c>
       <c r="J123" t="s">
         <v>341</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">