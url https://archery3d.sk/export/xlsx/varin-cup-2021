--- v0 (2026-09-10)
+++ v1 (2026-10-21)
@@ -1649,83 +1649,83 @@
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>44</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AI7" t="s">
         <v>36</v>
       </c>
       <c r="AJ7">
         <v>50573</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>45</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>47</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>36</v>
       </c>
       <c r="AJ8">
         <v>50577</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>48</v>
       </c>
       <c r="E9" t="s">
         <v>49</v>
       </c>
       <c r="F9" t="s">
         <v>50</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>51</v>
       </c>
       <c r="AE9">
@@ -2832,51 +2832,51 @@
       <c r="F45" t="s">
         <v>177</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I45" t="s">
         <v>168</v>
       </c>
       <c r="J45" t="s">
         <v>178</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>179</v>
       </c>
       <c r="AJ45">
         <v>49726</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>180</v>
       </c>
       <c r="E46" t="s">
         <v>53</v>
       </c>
       <c r="F46" t="s">
         <v>181</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I46" t="s">
         <v>168</v>
       </c>
       <c r="J46" t="s">
         <v>94</v>
       </c>
       <c r="AE46">
@@ -3948,51 +3948,51 @@
       <c r="F81" t="s">
         <v>278</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I81" t="s">
         <v>258</v>
       </c>
       <c r="J81" t="s">
         <v>51</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>265</v>
       </c>
       <c r="AJ81">
         <v>50298</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>52</v>
       </c>
       <c r="E82" t="s">
         <v>112</v>
       </c>
       <c r="F82" t="s">
         <v>279</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I82" t="s">
         <v>258</v>
       </c>
       <c r="J82" t="s">
         <v>55</v>
       </c>
       <c r="AE82">
@@ -4120,51 +4120,51 @@
       <c r="F86" t="s">
         <v>287</v>
       </c>
       <c r="G86" s="4" t="s">
         <v>69</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I86" t="s">
         <v>258</v>
       </c>
       <c r="J86" t="s">
         <v>114</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>288</v>
       </c>
       <c r="AJ86">
         <v>50214</v>
       </c>
       <c r="AK86">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>289</v>
       </c>
       <c r="E87" t="s">
         <v>290</v>
       </c>
       <c r="F87" t="s">
         <v>291</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>69</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I87" t="s">
         <v>258</v>
       </c>
       <c r="J87" t="s">
         <v>94</v>
       </c>
       <c r="AE87">