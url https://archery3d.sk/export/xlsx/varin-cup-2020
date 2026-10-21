--- v0 (2026-09-10)
+++ v1 (2026-10-21)
@@ -1733,51 +1733,51 @@
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AI7" t="s">
         <v>37</v>
       </c>
       <c r="AJ7">
         <v>41832</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
@@ -2740,51 +2740,51 @@
       <c r="F41" t="s">
         <v>153</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I41" t="s">
         <v>130</v>
       </c>
       <c r="J41" t="s">
         <v>154</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>150</v>
       </c>
       <c r="AJ41">
         <v>41548</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>133</v>
       </c>
       <c r="E42" t="s">
         <v>155</v>
       </c>
       <c r="F42" t="s">
         <v>156</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I42" t="s">
         <v>130</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">