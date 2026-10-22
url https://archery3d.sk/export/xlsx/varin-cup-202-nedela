--- v0 (2026-09-10)
+++ v1 (2026-10-22)
@@ -1500,51 +1500,51 @@
       <c r="F6" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>22.0</v>
       </c>
       <c r="AI6" t="s">
         <v>32</v>
       </c>
       <c r="AJ6">
         <v>78164</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>42</v>
       </c>
       <c r="AE7">
@@ -3556,51 +3556,51 @@
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I68" t="s">
         <v>198</v>
       </c>
       <c r="J68" t="s">
         <v>226</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>22.0</v>
       </c>
       <c r="AI68" t="s">
         <v>222</v>
       </c>
       <c r="AJ68">
         <v>75829</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>227</v>
       </c>
       <c r="E69" t="s">
         <v>228</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I69" t="s">
         <v>198</v>
       </c>
       <c r="J69" t="s">
         <v>35</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">