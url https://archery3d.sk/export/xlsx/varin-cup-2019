--- v0 (2026-09-09)
+++ v1 (2026-10-22)
@@ -1842,51 +1842,51 @@
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AI6" t="s">
         <v>28</v>
       </c>
       <c r="AJ6">
         <v>32580</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>43</v>
       </c>
       <c r="AE7">
@@ -4003,51 +4003,51 @@
       <c r="F74" t="s">
         <v>273</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I74" t="s">
         <v>225</v>
       </c>
       <c r="J74" t="s">
         <v>104</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>268</v>
       </c>
       <c r="AJ74">
         <v>32495</v>
       </c>
       <c r="AK74">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>220</v>
       </c>
       <c r="E75" t="s">
         <v>274</v>
       </c>
       <c r="F75" t="s">
         <v>275</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I75" t="s">
         <v>276</v>
       </c>
       <c r="AD75" t="s">
         <v>277</v>
       </c>
       <c r="AE75">