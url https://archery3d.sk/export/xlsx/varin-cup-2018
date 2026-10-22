--- v0 (2026-09-09)
+++ v1 (2026-10-22)
@@ -1890,51 +1890,51 @@
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>39</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>40</v>
       </c>
       <c r="AJ9">
         <v>21705</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>39</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>57</v>
       </c>
       <c r="AE10">