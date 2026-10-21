--- v0 (2026-09-08)
+++ v1 (2026-10-21)
@@ -3172,51 +3172,51 @@
       <c r="E65" t="s">
         <v>109</v>
       </c>
       <c r="F65" t="s">
         <v>209</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I65" t="s">
         <v>197</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>210</v>
       </c>
       <c r="AJ65">
         <v>63785</v>
       </c>
       <c r="AK65">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>100</v>
       </c>
       <c r="E66" t="s">
         <v>56</v>
       </c>
       <c r="F66" t="s">
         <v>211</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I66" t="s">
         <v>197</v>
       </c>
       <c r="AE66">
         <v>2</v>
       </c>
       <c r="AI66" t="s">
@@ -3465,51 +3465,51 @@
       <c r="F75" t="s">
         <v>229</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I75" t="s">
         <v>197</v>
       </c>
       <c r="J75" t="s">
         <v>33</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>224</v>
       </c>
       <c r="AJ75">
         <v>63530</v>
       </c>
       <c r="AK75">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>79</v>
       </c>
       <c r="E76" t="s">
         <v>230</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I76" t="s">
         <v>197</v>
       </c>
       <c r="J76" t="s">
         <v>28</v>
       </c>
       <c r="AI76" t="s">
         <v>224</v>
       </c>
       <c r="AJ76">
@@ -3619,51 +3619,51 @@
       <c r="F80" t="s">
         <v>239</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I80" t="s">
         <v>197</v>
       </c>
       <c r="J80" t="s">
         <v>117</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>224</v>
       </c>
       <c r="AJ80">
         <v>63708</v>
       </c>
       <c r="AK80">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>240</v>
       </c>
       <c r="E81" t="s">
         <v>109</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I81" t="s">
         <v>197</v>
       </c>
       <c r="AI81" t="s">
         <v>241</v>
       </c>
       <c r="AJ81">
         <v>63755</v>
       </c>
     </row>