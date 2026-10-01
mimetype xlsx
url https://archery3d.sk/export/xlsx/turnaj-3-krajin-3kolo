--- v0 (2026-09-08)
+++ v1 (2026-10-01)
@@ -2480,51 +2480,51 @@
       <c r="E16" t="s">
         <v>77</v>
       </c>
       <c r="F16" t="s">
         <v>78</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>67</v>
       </c>
       <c r="AJ16">
         <v>22387</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>79</v>
       </c>
       <c r="E17" t="s">
         <v>80</v>
       </c>
       <c r="F17" t="s">
         <v>81</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>82</v>
       </c>
       <c r="AE17">
@@ -3442,51 +3442,51 @@
       <c r="E47" t="s">
         <v>184</v>
       </c>
       <c r="F47" t="s">
         <v>185</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I47" t="s">
         <v>151</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>177</v>
       </c>
       <c r="AJ47">
         <v>17969</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>186</v>
       </c>
       <c r="E48" t="s">
         <v>80</v>
       </c>
       <c r="F48" t="s">
         <v>187</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I48" t="s">
         <v>151</v>
       </c>
       <c r="J48" t="s">
         <v>152</v>
       </c>
       <c r="AE48">
@@ -4026,51 +4026,51 @@
       <c r="F66" t="s">
         <v>241</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I66" t="s">
         <v>220</v>
       </c>
       <c r="J66" t="s">
         <v>51</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>235</v>
       </c>
       <c r="AJ66">
         <v>23909</v>
       </c>
       <c r="AK66">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>48</v>
       </c>
       <c r="E67" t="s">
         <v>242</v>
       </c>
       <c r="F67" t="s">
         <v>243</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I67" t="s">
         <v>220</v>
       </c>
       <c r="J67" t="s">
         <v>51</v>
       </c>
       <c r="AE67">
@@ -5469,51 +5469,51 @@
       <c r="F111" t="s">
         <v>386</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I111" t="s">
         <v>305</v>
       </c>
       <c r="J111" t="s">
         <v>339</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AI111" t="s">
         <v>380</v>
       </c>
       <c r="AJ111">
         <v>23064</v>
       </c>
       <c r="AK111">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>308</v>
       </c>
       <c r="E112" t="s">
         <v>387</v>
       </c>
       <c r="F112" t="s">
         <v>388</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I112" t="s">
         <v>305</v>
       </c>
       <c r="J112" t="s">
         <v>311</v>
       </c>
       <c r="AE112">