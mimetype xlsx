--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -2141,51 +2141,51 @@
       <c r="E16" t="s">
         <v>79</v>
       </c>
       <c r="F16" t="s">
         <v>80</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>62</v>
       </c>
       <c r="AJ16">
         <v>31487</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>82</v>
       </c>
       <c r="F17" t="s">
         <v>83</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>84</v>
       </c>
       <c r="AE17">
@@ -4175,51 +4175,51 @@
       <c r="F82" t="s">
         <v>293</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I82" t="s">
         <v>243</v>
       </c>
       <c r="J82" t="s">
         <v>276</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
         <v>280</v>
       </c>
       <c r="AJ82">
         <v>30665</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>70</v>
       </c>
       <c r="E83" t="s">
         <v>294</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I83" t="s">
         <v>243</v>
       </c>
       <c r="J83" t="s">
         <v>241</v>
       </c>
       <c r="AE83">
         <v>2</v>
       </c>
       <c r="AI83" t="s">