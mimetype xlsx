--- v1 (2026-09-29)
+++ v2 (2026-10-22)
@@ -2638,51 +2638,51 @@
       <c r="E32" t="s">
         <v>143</v>
       </c>
       <c r="F32" t="s">
         <v>144</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I32" t="s">
         <v>131</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>145</v>
       </c>
       <c r="AJ32">
         <v>25607</v>
       </c>
       <c r="AK32">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>146</v>
       </c>
       <c r="E33" t="s">
         <v>96</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I33" t="s">
         <v>131</v>
       </c>
       <c r="J33" t="s">
         <v>147</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">