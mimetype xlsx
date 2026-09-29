--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -2125,51 +2125,51 @@
       <c r="E14" t="s">
         <v>75</v>
       </c>
       <c r="F14" t="s">
         <v>76</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AI14" t="s">
         <v>62</v>
       </c>
       <c r="AJ14">
         <v>30400</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>77</v>
       </c>
       <c r="E15" t="s">
         <v>78</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>79</v>
       </c>
       <c r="AJ15">
@@ -2831,51 +2831,51 @@
       <c r="E37" t="s">
         <v>158</v>
       </c>
       <c r="F37" t="s">
         <v>159</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I37" t="s">
         <v>125</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>144</v>
       </c>
       <c r="AJ37">
         <v>30578</v>
       </c>
       <c r="AK37">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>160</v>
       </c>
       <c r="E38" t="s">
         <v>161</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I38" t="s">
         <v>125</v>
       </c>
       <c r="J38" t="s">
         <v>162</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
@@ -4350,51 +4350,51 @@
       <c r="F87" t="s">
         <v>304</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I87" t="s">
         <v>249</v>
       </c>
       <c r="J87" t="s">
         <v>287</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>299</v>
       </c>
       <c r="AJ87">
         <v>28731</v>
       </c>
       <c r="AK87">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>305</v>
       </c>
       <c r="E88" t="s">
         <v>306</v>
       </c>
       <c r="F88" t="s">
         <v>307</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I88" t="s">
         <v>249</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">