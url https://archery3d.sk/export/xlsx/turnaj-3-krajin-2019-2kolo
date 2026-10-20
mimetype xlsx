--- v1 (2026-09-29)
+++ v2 (2026-10-20)
@@ -2648,51 +2648,51 @@
       <c r="E31" t="s">
         <v>142</v>
       </c>
       <c r="F31" t="s">
         <v>143</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I31" t="s">
         <v>125</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>144</v>
       </c>
       <c r="AJ31">
         <v>25606</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>59</v>
       </c>
       <c r="E32" t="s">
         <v>145</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I32" t="s">
         <v>125</v>
       </c>
       <c r="J32" t="s">
         <v>146</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">