--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -2374,51 +2374,51 @@
       <c r="E17" t="s">
         <v>83</v>
       </c>
       <c r="F17" t="s">
         <v>84</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>60</v>
       </c>
       <c r="AJ17">
         <v>29182</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>85</v>
       </c>
       <c r="E18" t="s">
         <v>86</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
@@ -5039,51 +5039,51 @@
       <c r="F103" t="s">
         <v>359</v>
       </c>
       <c r="G103" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I103" t="s">
         <v>308</v>
       </c>
       <c r="J103" t="s">
         <v>347</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>354</v>
       </c>
       <c r="AJ103">
         <v>28725</v>
       </c>
       <c r="AK103">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>360</v>
       </c>
       <c r="E104" t="s">
         <v>56</v>
       </c>
       <c r="F104" t="s">
         <v>361</v>
       </c>
       <c r="G104" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I104" t="s">
         <v>308</v>
       </c>
       <c r="J104" t="s">
         <v>192</v>
       </c>
       <c r="AE104">