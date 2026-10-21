--- v1 (2026-09-29)
+++ v2 (2026-10-21)
@@ -2278,51 +2278,51 @@
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
       <c r="AE14">
         <v>2</v>
       </c>
       <c r="AI14" t="s">
         <v>60</v>
       </c>
       <c r="AJ14">
         <v>29657</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>75</v>
       </c>
       <c r="E15" t="s">
         <v>76</v>
       </c>
       <c r="F15" t="s">
         <v>77</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>78</v>
       </c>
       <c r="AE15">
@@ -3019,51 +3019,51 @@
       <c r="E38" t="s">
         <v>160</v>
       </c>
       <c r="F38" t="s">
         <v>161</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I38" t="s">
         <v>138</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>158</v>
       </c>
       <c r="AJ38">
         <v>25605</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>162</v>
       </c>
       <c r="E39" t="s">
         <v>163</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I39" t="s">
         <v>138</v>
       </c>
       <c r="J39" t="s">
         <v>74</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">