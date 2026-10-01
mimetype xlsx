--- v0 (2026-08-18)
+++ v1 (2026-10-01)
@@ -2309,51 +2309,51 @@
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
         <v>51</v>
       </c>
       <c r="AJ10">
         <v>16474</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="J11" t="s">
         <v>63</v>
       </c>
       <c r="AE11">
@@ -3349,51 +3349,51 @@
       <c r="E44" t="s">
         <v>172</v>
       </c>
       <c r="F44" t="s">
         <v>173</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I44" t="s">
         <v>129</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>149</v>
       </c>
       <c r="AJ44">
         <v>16266</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>174</v>
       </c>
       <c r="E45" t="s">
         <v>175</v>
       </c>
       <c r="F45" t="s">
         <v>176</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I45" t="s">
         <v>129</v>
       </c>
       <c r="J45" t="s">
         <v>143</v>
       </c>
       <c r="AE45">
@@ -5871,51 +5871,51 @@
       <c r="F123" t="s">
         <v>416</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I123" t="s">
         <v>289</v>
       </c>
       <c r="J123" t="s">
         <v>327</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>373</v>
       </c>
       <c r="AJ123">
         <v>16800</v>
       </c>
       <c r="AK123">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>417</v>
       </c>
       <c r="E124" t="s">
         <v>73</v>
       </c>
       <c r="F124" t="s">
         <v>418</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I124" t="s">
         <v>289</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AI124" t="s">