--- v0 (2026-09-08)
+++ v1 (2026-09-30)
@@ -1922,51 +1922,51 @@
       <c r="F29" t="s">
         <v>110</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I29" t="s">
         <v>106</v>
       </c>
       <c r="J29" t="s">
         <v>111</v>
       </c>
       <c r="AF29">
         <v>12.0</v>
       </c>
       <c r="AI29" t="s">
         <v>107</v>
       </c>
       <c r="AJ29">
         <v>93454</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>112</v>
       </c>
       <c r="E30" t="s">
         <v>109</v>
       </c>
       <c r="F30" t="s">
         <v>113</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I30" t="s">
         <v>106</v>
       </c>
       <c r="J30" t="s">
         <v>50</v>
       </c>
       <c r="AF30">
@@ -2367,51 +2367,51 @@
       <c r="F43" t="s">
         <v>146</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I43" t="s">
         <v>106</v>
       </c>
       <c r="J43" t="s">
         <v>147</v>
       </c>
       <c r="AF43">
         <v>12.0</v>
       </c>
       <c r="AI43" t="s">
         <v>141</v>
       </c>
       <c r="AJ43">
         <v>93305</v>
       </c>
       <c r="AK43">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>144</v>
       </c>
       <c r="E44" t="s">
         <v>148</v>
       </c>
       <c r="F44" t="s">
         <v>149</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I44" t="s">
         <v>106</v>
       </c>
       <c r="J44" t="s">
         <v>147</v>
       </c>
       <c r="AF44">