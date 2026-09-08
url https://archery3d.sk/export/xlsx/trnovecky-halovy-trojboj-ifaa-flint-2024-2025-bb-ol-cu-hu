--- v0 (2026-08-17)
+++ v1 (2026-09-08)
@@ -1167,51 +1167,51 @@
       <c r="F10" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>35</v>
       </c>
       <c r="AF10">
         <v>12.0</v>
       </c>
       <c r="AI10" t="s">
         <v>51</v>
       </c>
       <c r="AJ10">
         <v>93639</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>52</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AF11">
         <v>12.0</v>
       </c>
       <c r="AI11" t="s">
         <v>51</v>
       </c>
       <c r="AJ11">