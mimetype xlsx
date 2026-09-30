--- v1 (2026-09-08)
+++ v2 (2026-09-30)
@@ -1384,53 +1384,50 @@
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AF17">
         <v>12.0</v>
       </c>
       <c r="AI17" t="s">
         <v>61</v>
       </c>
       <c r="AJ17">
         <v>93660</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>73</v>
       </c>
       <c r="AF18">
         <v>12.0</v>
@@ -1455,51 +1452,51 @@
       <c r="F19" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I19" t="s">
         <v>77</v>
       </c>
       <c r="J19" t="s">
         <v>78</v>
       </c>
       <c r="AF19">
         <v>12.0</v>
       </c>
       <c r="AI19" t="s">
         <v>79</v>
       </c>
       <c r="AJ19">
         <v>93765</v>
       </c>
       <c r="AK19">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>80</v>
       </c>
       <c r="E20" t="s">
         <v>81</v>
       </c>
       <c r="F20" t="s">
         <v>82</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I20" t="s">
         <v>83</v>
       </c>
       <c r="J20" t="s">
         <v>84</v>
       </c>
       <c r="AF20">