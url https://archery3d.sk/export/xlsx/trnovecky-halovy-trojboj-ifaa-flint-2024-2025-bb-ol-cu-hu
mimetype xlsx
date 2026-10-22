--- v2 (2026-09-30)
+++ v3 (2026-10-22)
@@ -1106,51 +1106,51 @@
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>44</v>
       </c>
       <c r="AF8">
         <v>12.0</v>
       </c>
       <c r="AI8" t="s">
         <v>30</v>
       </c>
       <c r="AJ8">
         <v>93651</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>45</v>
       </c>
       <c r="E9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AF9">
         <v>12.0</v>
       </c>
       <c r="AI9" t="s">
         <v>30</v>
       </c>
       <c r="AJ9">
@@ -1452,51 +1452,51 @@
       <c r="F19" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I19" t="s">
         <v>77</v>
       </c>
       <c r="J19" t="s">
         <v>78</v>
       </c>
       <c r="AF19">
         <v>12.0</v>
       </c>
       <c r="AI19" t="s">
         <v>79</v>
       </c>
       <c r="AJ19">
         <v>93765</v>
       </c>
       <c r="AK19">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>80</v>
       </c>
       <c r="E20" t="s">
         <v>81</v>
       </c>
       <c r="F20" t="s">
         <v>82</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I20" t="s">
         <v>83</v>
       </c>
       <c r="J20" t="s">
         <v>84</v>
       </c>
       <c r="AF20">
@@ -1635,51 +1635,51 @@
       <c r="E25" t="s">
         <v>71</v>
       </c>
       <c r="F25" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I25" t="s">
         <v>83</v>
       </c>
       <c r="AF25">
         <v>12.0</v>
       </c>
       <c r="AI25" t="s">
         <v>98</v>
       </c>
       <c r="AJ25">
         <v>93752</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>99</v>
       </c>
       <c r="E26" t="s">
         <v>100</v>
       </c>
       <c r="F26" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I26" t="s">
         <v>83</v>
       </c>
       <c r="J26" t="s">
         <v>102</v>
       </c>
       <c r="AE26">
@@ -1708,51 +1708,51 @@
       <c r="F27" t="s">
         <v>106</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I27" t="s">
         <v>107</v>
       </c>
       <c r="J27" t="s">
         <v>108</v>
       </c>
       <c r="AF27">
         <v>12.0</v>
       </c>
       <c r="AI27" t="s">
         <v>109</v>
       </c>
       <c r="AJ27">
         <v>93302</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>89</v>
       </c>
       <c r="E28" t="s">
         <v>110</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I28" t="s">
         <v>107</v>
       </c>
       <c r="J28" t="s">
         <v>111</v>
       </c>
       <c r="AF28">
         <v>12.0</v>
       </c>
       <c r="AI28" t="s">