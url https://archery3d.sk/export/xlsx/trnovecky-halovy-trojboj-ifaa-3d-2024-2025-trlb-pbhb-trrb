--- v0 (2026-09-08)
+++ v1 (2026-10-01)
@@ -1756,51 +1756,51 @@
       <c r="F24" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I24" t="s">
         <v>96</v>
       </c>
       <c r="J24" t="s">
         <v>101</v>
       </c>
       <c r="AF24">
         <v>12.0</v>
       </c>
       <c r="AI24" t="s">
         <v>97</v>
       </c>
       <c r="AJ24">
         <v>93457</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>102</v>
       </c>
       <c r="E25" t="s">
         <v>103</v>
       </c>
       <c r="F25" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I25" t="s">
         <v>96</v>
       </c>
       <c r="J25" t="s">
         <v>70</v>
       </c>
       <c r="AF25">
@@ -1942,51 +1942,51 @@
       <c r="F30" t="s">
         <v>113</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I30" t="s">
         <v>96</v>
       </c>
       <c r="J30" t="s">
         <v>74</v>
       </c>
       <c r="AF30">
         <v>12.0</v>
       </c>
       <c r="AI30" t="s">
         <v>97</v>
       </c>
       <c r="AJ30">
         <v>93364</v>
       </c>
       <c r="AK30">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>114</v>
       </c>
       <c r="E31" t="s">
         <v>99</v>
       </c>
       <c r="F31" t="s">
         <v>115</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I31" t="s">
         <v>96</v>
       </c>
       <c r="J31" t="s">
         <v>42</v>
       </c>
       <c r="AF31">
@@ -2108,51 +2108,51 @@
       <c r="F35" t="s">
         <v>127</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I35" t="s">
         <v>96</v>
       </c>
       <c r="J35" t="s">
         <v>128</v>
       </c>
       <c r="AF35">
         <v>12.0</v>
       </c>
       <c r="AI35" t="s">
         <v>124</v>
       </c>
       <c r="AJ35">
         <v>93307</v>
       </c>
       <c r="AK35">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>125</v>
       </c>
       <c r="E36" t="s">
         <v>129</v>
       </c>
       <c r="F36" t="s">
         <v>130</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I36" t="s">
         <v>96</v>
       </c>
       <c r="J36" t="s">
         <v>128</v>
       </c>
       <c r="AF36">