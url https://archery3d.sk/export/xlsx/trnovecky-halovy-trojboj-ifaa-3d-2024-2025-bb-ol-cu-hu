--- v1 (2026-09-09)
+++ v2 (2026-10-01)
@@ -1039,51 +1039,51 @@
       <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>38</v>
       </c>
       <c r="AF6">
         <v>12.0</v>
       </c>
       <c r="AI6" t="s">
         <v>30</v>
       </c>
       <c r="AJ6">
         <v>93820</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AF7">
         <v>12.0</v>
       </c>
       <c r="AI7" t="s">
@@ -1343,53 +1343,50 @@
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>66</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AF16">
         <v>12.0</v>
       </c>
       <c r="AI16" t="s">
         <v>64</v>
       </c>
       <c r="AJ16">
         <v>93661</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>69</v>
       </c>
       <c r="AF17">
         <v>12.0</v>
       </c>
       <c r="AI17" t="s">
         <v>70</v>
@@ -1559,51 +1556,51 @@
       <c r="E23" t="s">
         <v>89</v>
       </c>
       <c r="F23" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I23" t="s">
         <v>79</v>
       </c>
       <c r="AF23">
         <v>12.0</v>
       </c>
       <c r="AI23" t="s">
         <v>80</v>
       </c>
       <c r="AJ23">
         <v>93838</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>91</v>
       </c>
       <c r="E24" t="s">
         <v>92</v>
       </c>
       <c r="F24" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I24" t="s">
         <v>79</v>
       </c>
       <c r="J24" t="s">
         <v>94</v>
       </c>
       <c r="AF24">
@@ -1629,51 +1626,51 @@
       <c r="F25" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I25" t="s">
         <v>79</v>
       </c>
       <c r="J25" t="s">
         <v>98</v>
       </c>
       <c r="AF25">
         <v>12.0</v>
       </c>
       <c r="AI25" t="s">
         <v>99</v>
       </c>
       <c r="AJ25">
         <v>95182</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>100</v>
       </c>
       <c r="E26" t="s">
         <v>101</v>
       </c>
       <c r="F26" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I26" t="s">
         <v>79</v>
       </c>
       <c r="J26" t="s">
         <v>103</v>
       </c>
       <c r="AE26">