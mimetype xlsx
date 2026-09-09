--- v0 (2026-08-17)
+++ v1 (2026-09-09)
@@ -1225,51 +1225,51 @@
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
       <c r="AF12">
         <v>12.0</v>
       </c>
       <c r="AI12" t="s">
         <v>57</v>
       </c>
       <c r="AJ12">
         <v>93644</v>
       </c>
       <c r="AK12">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="E13" t="s">
         <v>59</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AF13">
         <v>12.0</v>
       </c>
       <c r="AI13" t="s">
         <v>57</v>
       </c>
       <c r="AJ13">