--- v0 (2026-09-08)
+++ v1 (2026-09-30)
@@ -1989,86 +1989,86 @@
       <c r="F31" t="s">
         <v>115</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I31" t="s">
         <v>104</v>
       </c>
       <c r="J31" t="s">
         <v>116</v>
       </c>
       <c r="AF31">
         <v>12.0</v>
       </c>
       <c r="AI31" t="s">
         <v>105</v>
       </c>
       <c r="AJ31">
         <v>93147</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>117</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32" t="s">
         <v>118</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I32" t="s">
         <v>104</v>
       </c>
       <c r="J32" t="s">
         <v>69</v>
       </c>
       <c r="AF32">
         <v>12.0</v>
       </c>
       <c r="AI32" t="s">
         <v>105</v>
       </c>
       <c r="AJ32">
         <v>93150</v>
       </c>
       <c r="AK32">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>119</v>
       </c>
       <c r="E33" t="s">
         <v>120</v>
       </c>
       <c r="F33" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I33" t="s">
         <v>104</v>
       </c>
       <c r="AF33">
         <v>12.0</v>
       </c>
       <c r="AI33" t="s">
@@ -2210,51 +2210,51 @@
       <c r="F38" t="s">
         <v>132</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I38" t="s">
         <v>104</v>
       </c>
       <c r="J38" t="s">
         <v>133</v>
       </c>
       <c r="AF38">
         <v>12.0</v>
       </c>
       <c r="AI38" t="s">
         <v>130</v>
       </c>
       <c r="AJ38">
         <v>93151</v>
       </c>
       <c r="AK38">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>131</v>
       </c>
       <c r="E39" t="s">
         <v>134</v>
       </c>
       <c r="F39" t="s">
         <v>135</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I39" t="s">
         <v>104</v>
       </c>
       <c r="J39" t="s">
         <v>133</v>
       </c>
       <c r="AF39">