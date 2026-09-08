--- v0 (2026-08-17)
+++ v1 (2026-09-08)
@@ -1293,51 +1293,51 @@
       <c r="F13" t="s">
         <v>60</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>49</v>
       </c>
       <c r="AF13">
         <v>12.0</v>
       </c>
       <c r="AI13" t="s">
         <v>55</v>
       </c>
       <c r="AJ13">
         <v>93164</v>
       </c>
       <c r="AK13">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>61</v>
       </c>
       <c r="E14" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="AF14">
         <v>12.0</v>
       </c>
       <c r="AI14" t="s">
         <v>55</v>
       </c>
       <c r="AJ14">