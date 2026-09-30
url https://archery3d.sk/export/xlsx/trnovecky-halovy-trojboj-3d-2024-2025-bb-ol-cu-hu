--- v1 (2026-09-08)
+++ v2 (2026-09-30)
@@ -1063,51 +1063,51 @@
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="AF6">
         <v>12.0</v>
       </c>
       <c r="AI6" t="s">
         <v>28</v>
       </c>
       <c r="AJ6">
         <v>93219</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>42</v>
       </c>
       <c r="AF7">
@@ -1384,53 +1384,50 @@
         <v>68</v>
       </c>
       <c r="E16" t="s">
         <v>40</v>
       </c>
       <c r="F16" t="s">
         <v>69</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="AF16">
         <v>12.0</v>
       </c>
       <c r="AI16" t="s">
         <v>67</v>
       </c>
       <c r="AJ16">
         <v>93625</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17" t="s">
         <v>72</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="J17" t="s">
         <v>73</v>
       </c>
       <c r="AF17">