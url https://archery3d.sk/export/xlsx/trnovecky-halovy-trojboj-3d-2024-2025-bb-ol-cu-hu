--- v2 (2026-09-30)
+++ v3 (2026-10-22)
@@ -1098,51 +1098,51 @@
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>42</v>
       </c>
       <c r="AF7">
         <v>12.0</v>
       </c>
       <c r="AI7" t="s">
         <v>28</v>
       </c>
       <c r="AJ7">
         <v>93608</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>32</v>
       </c>
       <c r="AE8">
@@ -1802,51 +1802,51 @@
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I29" t="s">
         <v>114</v>
       </c>
       <c r="J29" t="s">
         <v>115</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>12.0</v>
       </c>
       <c r="AI29" t="s">
         <v>116</v>
       </c>
       <c r="AJ29">
         <v>93257</v>
       </c>
       <c r="AK29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>117</v>
       </c>
       <c r="E30" t="s">
         <v>118</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I30" t="s">
         <v>114</v>
       </c>
       <c r="AF30">
         <v>12.0</v>
       </c>
       <c r="AI30" t="s">
         <v>119</v>
       </c>
       <c r="AJ30">