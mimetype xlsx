--- v3 (2026-09-08)
+++ v4 (2026-10-01)
@@ -1096,51 +1096,51 @@
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="AF4">
         <v>15.0</v>
       </c>
       <c r="AI4" t="s">
         <v>30</v>
       </c>
       <c r="AJ4">
         <v>107412</v>
       </c>
       <c r="AK4">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>35</v>
       </c>
       <c r="AF5">
         <v>15.0</v>
       </c>
       <c r="AI5" t="s">
@@ -1157,51 +1157,51 @@
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AF6">
         <v>15.0</v>
       </c>
       <c r="AI6" t="s">
         <v>30</v>
       </c>
       <c r="AJ6">
         <v>107427</v>
       </c>
       <c r="AK6">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AF7">
         <v>15.0</v>
       </c>
       <c r="AI7" t="s">
@@ -1323,51 +1323,51 @@
       <c r="F11" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>52</v>
       </c>
       <c r="AF11">
         <v>15.0</v>
       </c>
       <c r="AI11" t="s">
         <v>30</v>
       </c>
       <c r="AJ11">
         <v>106985</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AF12">
         <v>15.0</v>
       </c>
       <c r="AI12" t="s">
@@ -2098,51 +2098,51 @@
       <c r="F34" t="s">
         <v>131</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I34" t="s">
         <v>96</v>
       </c>
       <c r="J34" t="s">
         <v>29</v>
       </c>
       <c r="AF34">
         <v>15.0</v>
       </c>
       <c r="AI34" t="s">
         <v>103</v>
       </c>
       <c r="AJ34">
         <v>105457</v>
       </c>
       <c r="AK34">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>132</v>
       </c>
       <c r="E35" t="s">
         <v>133</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I35" t="s">
         <v>96</v>
       </c>
       <c r="AF35">
         <v>15.0</v>
       </c>
       <c r="AI35" t="s">
         <v>134</v>
       </c>
       <c r="AJ35">