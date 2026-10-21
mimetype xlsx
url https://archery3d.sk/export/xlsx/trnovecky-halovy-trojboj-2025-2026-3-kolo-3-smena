--- v4 (2026-10-01)
+++ v5 (2026-10-21)
@@ -2197,51 +2197,51 @@
       <c r="F37" t="s">
         <v>141</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I37" t="s">
         <v>142</v>
       </c>
       <c r="J37" t="s">
         <v>143</v>
       </c>
       <c r="AF37">
         <v>15.0</v>
       </c>
       <c r="AI37" t="s">
         <v>144</v>
       </c>
       <c r="AJ37">
         <v>104802</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>127</v>
       </c>
       <c r="E38" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I38" t="s">
         <v>142</v>
       </c>
       <c r="J38" t="s">
         <v>146</v>
       </c>
       <c r="AF38">
         <v>15.0</v>
       </c>
       <c r="AI38" t="s">