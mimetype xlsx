--- v0 (2026-04-29)
+++ v1 (2026-07-23)
@@ -1224,51 +1224,51 @@
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="AF8">
         <v>15.0</v>
       </c>
       <c r="AI8" t="s">
         <v>30</v>
       </c>
       <c r="AJ8">
         <v>104889</v>
       </c>
       <c r="AK8">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>45</v>
       </c>
       <c r="E9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AF9">
         <v>15.0</v>
       </c>
       <c r="AI9" t="s">
         <v>30</v>
       </c>
       <c r="AJ9">
@@ -1451,51 +1451,51 @@
       <c r="F15" t="s">
         <v>66</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>29</v>
       </c>
       <c r="AF15">
         <v>15.0</v>
       </c>
       <c r="AI15" t="s">
         <v>60</v>
       </c>
       <c r="AJ15">
         <v>104890</v>
       </c>
       <c r="AK15">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>67</v>
       </c>
       <c r="E16" t="s">
         <v>68</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AF16">
         <v>15.0</v>
       </c>
       <c r="AI16" t="s">
         <v>60</v>
       </c>
       <c r="AJ16">
@@ -1512,51 +1512,51 @@
       <c r="F17" t="s">
         <v>71</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>72</v>
       </c>
       <c r="AF17">
         <v>15.0</v>
       </c>
       <c r="AI17" t="s">
         <v>60</v>
       </c>
       <c r="AJ17">
         <v>105935</v>
       </c>
       <c r="AK17">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>73</v>
       </c>
       <c r="E18" t="s">
         <v>74</v>
       </c>
       <c r="F18" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>35</v>
       </c>
       <c r="AF18">
@@ -1642,50 +1642,53 @@
       </c>
       <c r="E21" t="s">
         <v>86</v>
       </c>
       <c r="F21" t="s">
         <v>87</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AF21">
         <v>15.0</v>
       </c>
       <c r="AI21" t="s">
         <v>84</v>
       </c>
       <c r="AJ21">
         <v>105277</v>
       </c>
+      <c r="AK21">
+        <v>5</v>
+      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>88</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>90</v>
       </c>
       <c r="AF22">
         <v>15.0</v>
@@ -1707,51 +1710,51 @@
       <c r="F23" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>52</v>
       </c>
       <c r="AF23">
         <v>15.0</v>
       </c>
       <c r="AI23" t="s">
         <v>84</v>
       </c>
       <c r="AJ23">
         <v>106984</v>
       </c>
       <c r="AK23">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>93</v>
       </c>
       <c r="E24" t="s">
         <v>65</v>
       </c>
       <c r="F24" t="s">
         <v>94</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I24" t="s">
         <v>96</v>
       </c>
       <c r="J24" t="s">
         <v>97</v>
       </c>
       <c r="AF24">
@@ -1815,51 +1818,51 @@
       <c r="F26" t="s">
         <v>106</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I26" t="s">
         <v>96</v>
       </c>
       <c r="J26" t="s">
         <v>107</v>
       </c>
       <c r="AF26">
         <v>15.0</v>
       </c>
       <c r="AI26" t="s">
         <v>103</v>
       </c>
       <c r="AJ26">
         <v>106810</v>
       </c>
       <c r="AK26">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>108</v>
       </c>
       <c r="E27" t="s">
         <v>109</v>
       </c>
       <c r="F27" t="s">
         <v>110</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I27" t="s">
         <v>96</v>
       </c>
       <c r="J27" t="s">
         <v>107</v>
       </c>
       <c r="AF27">
@@ -2191,51 +2194,51 @@
       <c r="F37" t="s">
         <v>141</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I37" t="s">
         <v>142</v>
       </c>
       <c r="J37" t="s">
         <v>143</v>
       </c>
       <c r="AF37">
         <v>15.0</v>
       </c>
       <c r="AI37" t="s">
         <v>144</v>
       </c>
       <c r="AJ37">
         <v>104802</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>127</v>
       </c>
       <c r="E38" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I38" t="s">
         <v>142</v>
       </c>
       <c r="J38" t="s">
         <v>146</v>
       </c>
       <c r="AF38">
         <v>15.0</v>
       </c>
       <c r="AI38" t="s">