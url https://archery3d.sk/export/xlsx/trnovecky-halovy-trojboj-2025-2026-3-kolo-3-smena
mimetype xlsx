--- v1 (2026-07-23)
+++ v2 (2026-08-17)
@@ -1581,50 +1581,53 @@
       </c>
       <c r="E19" t="s">
         <v>77</v>
       </c>
       <c r="F19" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AF19">
         <v>15.0</v>
       </c>
       <c r="AI19" t="s">
         <v>60</v>
       </c>
       <c r="AJ19">
         <v>107481</v>
       </c>
+      <c r="AK19">
+        <v>4</v>
+      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>79</v>
       </c>
       <c r="E20" t="s">
         <v>80</v>
       </c>
       <c r="F20" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>83</v>
       </c>
       <c r="AF20">
         <v>15.0</v>