--- v2 (2026-08-17)
+++ v3 (2026-09-08)
@@ -1550,51 +1550,51 @@
       <c r="G18" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>35</v>
       </c>
       <c r="AF18">
         <v>15.0</v>
       </c>
       <c r="AG18">
         <v>15.0</v>
       </c>
       <c r="AI18" t="s">
         <v>60</v>
       </c>
       <c r="AJ18">
         <v>104405</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>76</v>
       </c>
       <c r="E19" t="s">
         <v>77</v>
       </c>
       <c r="F19" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AF19">
         <v>15.0</v>
       </c>
       <c r="AI19" t="s">