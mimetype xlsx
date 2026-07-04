--- v0 (2026-04-29)
+++ v1 (2026-07-04)
@@ -1832,51 +1832,51 @@
       <c r="G24" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I24" t="s">
         <v>91</v>
       </c>
       <c r="J24" t="s">
         <v>100</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>15.0</v>
       </c>
       <c r="AI24" t="s">
         <v>101</v>
       </c>
       <c r="AJ24">
         <v>104513</v>
       </c>
       <c r="AK24">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>102</v>
       </c>
       <c r="E25" t="s">
         <v>103</v>
       </c>
       <c r="F25" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>80</v>
       </c>
       <c r="I25" t="s">
         <v>91</v>
       </c>
       <c r="AF25">
         <v>15.0</v>
       </c>
       <c r="AI25" t="s">
@@ -2324,51 +2324,51 @@
       <c r="F39" t="s">
         <v>147</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I39" t="s">
         <v>113</v>
       </c>
       <c r="J39" t="s">
         <v>145</v>
       </c>
       <c r="AF39">
         <v>15.0</v>
       </c>
       <c r="AI39" t="s">
         <v>141</v>
       </c>
       <c r="AJ39">
         <v>104398</v>
       </c>
       <c r="AK39">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>148</v>
       </c>
       <c r="E40" t="s">
         <v>149</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I40" t="s">
         <v>113</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>15.0</v>
       </c>
       <c r="AI40" t="s">