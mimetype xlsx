--- v1 (2026-07-04)
+++ v2 (2026-10-01)
@@ -2094,51 +2094,51 @@
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I32" t="s">
         <v>113</v>
       </c>
       <c r="J32" t="s">
         <v>120</v>
       </c>
       <c r="AF32">
         <v>15.0</v>
       </c>
       <c r="AG32">
         <v>15.0</v>
       </c>
       <c r="AI32" t="s">
         <v>118</v>
       </c>
       <c r="AJ32">
         <v>104649</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>129</v>
       </c>
       <c r="E33" t="s">
         <v>130</v>
       </c>
       <c r="F33" t="s">
         <v>131</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I33" t="s">
         <v>113</v>
       </c>
       <c r="J33" t="s">
         <v>123</v>
       </c>
       <c r="AF33">
@@ -2324,51 +2324,51 @@
       <c r="F39" t="s">
         <v>147</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I39" t="s">
         <v>113</v>
       </c>
       <c r="J39" t="s">
         <v>145</v>
       </c>
       <c r="AF39">
         <v>15.0</v>
       </c>
       <c r="AI39" t="s">
         <v>141</v>
       </c>
       <c r="AJ39">
         <v>104398</v>
       </c>
       <c r="AK39">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>148</v>
       </c>
       <c r="E40" t="s">
         <v>149</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I40" t="s">
         <v>113</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>15.0</v>
       </c>
       <c r="AI40" t="s">