--- v2 (2026-10-01)
+++ v3 (2026-10-22)
@@ -1439,51 +1439,51 @@
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>55</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>15.0</v>
       </c>
       <c r="AI12" t="s">
         <v>28</v>
       </c>
       <c r="AJ12">
         <v>107514</v>
       </c>
       <c r="AK12">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>56</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>55</v>
       </c>
       <c r="AF13">