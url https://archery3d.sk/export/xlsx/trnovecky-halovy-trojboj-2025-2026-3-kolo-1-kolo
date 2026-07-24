--- v0 (2026-04-29)
+++ v1 (2026-07-24)
@@ -1006,51 +1006,51 @@
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I5" t="s">
         <v>34</v>
       </c>
       <c r="J5" t="s">
         <v>42</v>
       </c>
       <c r="AF5">
         <v>10.0</v>
       </c>
       <c r="AI5" t="s">
         <v>43</v>
       </c>
       <c r="AJ5">
         <v>105623</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I6" t="s">
         <v>34</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="AF6">
         <v>10.0</v>
       </c>
       <c r="AI6" t="s">
@@ -1281,50 +1281,53 @@
       </c>
       <c r="G14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I14" t="s">
         <v>68</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
       <c r="AD14" t="s">
         <v>75</v>
       </c>
       <c r="AF14">
         <v>8.0</v>
       </c>
       <c r="AI14" t="s">
         <v>70</v>
       </c>
       <c r="AJ14">
         <v>105334</v>
       </c>
+      <c r="AK14">
+        <v>4</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>76</v>
       </c>
       <c r="E15" t="s">
         <v>77</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I15" t="s">
         <v>68</v>
       </c>
       <c r="AD15" t="s">
         <v>78</v>
       </c>
       <c r="AF15">
         <v>8.0</v>
       </c>
       <c r="AI15" t="s">
         <v>70</v>
@@ -1384,51 +1387,51 @@
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I17" t="s">
         <v>68</v>
       </c>
       <c r="J17" t="s">
         <v>28</v>
       </c>
       <c r="AF17">
         <v>10.0</v>
       </c>
       <c r="AI17" t="s">
         <v>88</v>
       </c>
       <c r="AJ17">
         <v>105591</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>89</v>
       </c>
       <c r="F18" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I18" t="s">
         <v>68</v>
       </c>
       <c r="J18" t="s">
         <v>74</v>
       </c>
       <c r="AF18">
@@ -1527,51 +1530,51 @@
       <c r="G21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>59</v>
       </c>
       <c r="I21" t="s">
         <v>68</v>
       </c>
       <c r="J21" t="s">
         <v>82</v>
       </c>
       <c r="AF21">
         <v>15.0</v>
       </c>
       <c r="AG21">
         <v>15.0</v>
       </c>
       <c r="AI21" t="s">
         <v>97</v>
       </c>
       <c r="AJ21">
         <v>104491</v>
       </c>
       <c r="AK21">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>101</v>
       </c>
       <c r="E22" t="s">
         <v>102</v>
       </c>
       <c r="F22" t="s">
         <v>103</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>59</v>
       </c>
       <c r="I22" t="s">
         <v>68</v>
       </c>
       <c r="J22" t="s">
         <v>104</v>
       </c>
       <c r="AF22">