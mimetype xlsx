--- v3 (2026-09-08)
+++ v4 (2026-10-01)
@@ -1293,51 +1293,51 @@
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="AF11">
         <v>15.0</v>
       </c>
       <c r="AI11" t="s">
         <v>36</v>
       </c>
       <c r="AJ11">
         <v>105425</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>42</v>
       </c>
       <c r="AF12">
@@ -1366,83 +1366,83 @@
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>59</v>
       </c>
       <c r="AF13">
         <v>15.0</v>
       </c>
       <c r="AI13" t="s">
         <v>36</v>
       </c>
       <c r="AJ13">
         <v>104926</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>60</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="AF14">
         <v>15.0</v>
       </c>
       <c r="AI14" t="s">
         <v>36</v>
       </c>
       <c r="AJ14">
         <v>104677</v>
       </c>
       <c r="AK14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>62</v>
       </c>
       <c r="E15" t="s">
         <v>63</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="AF15">
         <v>15.0</v>
       </c>
       <c r="AI15" t="s">
@@ -1583,50 +1583,53 @@
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>68</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="AF20">
         <v>15.0</v>
       </c>
       <c r="AI20" t="s">
         <v>69</v>
       </c>
       <c r="AJ20">
         <v>104400</v>
       </c>
+      <c r="AK20">
+        <v>5</v>
+      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>82</v>
       </c>
       <c r="F21" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>68</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="AF21">
         <v>15.0</v>
       </c>
       <c r="AI21" t="s">
         <v>69</v>
@@ -1831,51 +1834,51 @@
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
         <v>103</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I28" t="s">
         <v>104</v>
       </c>
       <c r="AF28">
         <v>15.0</v>
       </c>
       <c r="AI28" t="s">
         <v>105</v>
       </c>
       <c r="AJ28">
         <v>105232</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>106</v>
       </c>
       <c r="E29" t="s">
         <v>107</v>
       </c>
       <c r="F29" t="s">
         <v>108</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I29" t="s">
         <v>104</v>
       </c>
       <c r="J29" t="s">
         <v>109</v>
       </c>
       <c r="AF29">
@@ -1936,51 +1939,51 @@
       <c r="F31" t="s">
         <v>116</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I31" t="s">
         <v>104</v>
       </c>
       <c r="J31" t="s">
         <v>117</v>
       </c>
       <c r="AF31">
         <v>15.0</v>
       </c>
       <c r="AI31" t="s">
         <v>105</v>
       </c>
       <c r="AJ31">
         <v>105083</v>
       </c>
       <c r="AK31">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>118</v>
       </c>
       <c r="E32" t="s">
         <v>119</v>
       </c>
       <c r="F32" t="s">
         <v>120</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I32" t="s">
         <v>104</v>
       </c>
       <c r="AF32">
         <v>15.0</v>
       </c>
       <c r="AI32" t="s">