--- v0 (2026-04-29)
+++ v1 (2026-06-08)
@@ -1741,51 +1741,51 @@
       <c r="F25" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I25" t="s">
         <v>27</v>
       </c>
       <c r="J25" t="s">
         <v>59</v>
       </c>
       <c r="AF25">
         <v>15.0</v>
       </c>
       <c r="AI25" t="s">
         <v>92</v>
       </c>
       <c r="AJ25">
         <v>105331</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>32</v>
       </c>
       <c r="F26" t="s">
         <v>98</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="J26" t="s">
         <v>99</v>
       </c>
       <c r="AF26">
@@ -2038,86 +2038,89 @@
       <c r="F34" t="s">
         <v>125</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I34" t="s">
         <v>104</v>
       </c>
       <c r="J34" t="s">
         <v>126</v>
       </c>
       <c r="AF34">
         <v>15.0</v>
       </c>
       <c r="AI34" t="s">
         <v>105</v>
       </c>
       <c r="AJ34">
         <v>104921</v>
       </c>
       <c r="AK34">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>127</v>
       </c>
       <c r="E35" t="s">
         <v>128</v>
       </c>
       <c r="F35" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>68</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I35" t="s">
         <v>104</v>
       </c>
       <c r="J35" t="s">
         <v>126</v>
       </c>
       <c r="AF35">
         <v>15.0</v>
       </c>
       <c r="AG35">
         <v>15.0</v>
       </c>
       <c r="AI35" t="s">
         <v>130</v>
       </c>
       <c r="AJ35">
         <v>105330</v>
+      </c>
+      <c r="AK35">
+        <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>131</v>
       </c>
       <c r="E36" t="s">
         <v>132</v>
       </c>
       <c r="F36" t="s">
         <v>133</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I36" t="s">
         <v>104</v>
       </c>
       <c r="J36" t="s">
         <v>134</v>
       </c>
       <c r="AE36">