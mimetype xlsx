--- v1 (2026-06-08)
+++ v2 (2026-07-04)
@@ -1500,51 +1500,51 @@
       <c r="G17" s="4" t="s">
         <v>68</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="J17" t="s">
         <v>73</v>
       </c>
       <c r="AF17">
         <v>15.0</v>
       </c>
       <c r="AG17">
         <v>15.0</v>
       </c>
       <c r="AI17" t="s">
         <v>69</v>
       </c>
       <c r="AJ17">
         <v>104885</v>
       </c>
       <c r="AK17">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>74</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>68</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="AF18">
         <v>15.0</v>
       </c>
       <c r="AI18" t="s">
         <v>69</v>
       </c>
       <c r="AJ18">
@@ -1901,51 +1901,51 @@
       <c r="F30" t="s">
         <v>112</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I30" t="s">
         <v>104</v>
       </c>
       <c r="J30" t="s">
         <v>113</v>
       </c>
       <c r="AF30">
         <v>15.0</v>
       </c>
       <c r="AI30" t="s">
         <v>105</v>
       </c>
       <c r="AJ30">
         <v>105316</v>
       </c>
       <c r="AK30">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>114</v>
       </c>
       <c r="E31" t="s">
         <v>115</v>
       </c>
       <c r="F31" t="s">
         <v>116</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I31" t="s">
         <v>104</v>
       </c>
       <c r="J31" t="s">
         <v>117</v>
       </c>
       <c r="AF31">
@@ -2152,51 +2152,51 @@
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I37" t="s">
         <v>139</v>
       </c>
       <c r="J37" t="s">
         <v>73</v>
       </c>
       <c r="AF37">
         <v>15.0</v>
       </c>
       <c r="AG37">
         <v>15.0</v>
       </c>
       <c r="AI37" t="s">
         <v>140</v>
       </c>
       <c r="AJ37">
         <v>104801</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>141</v>
       </c>
       <c r="E38" t="s">
         <v>142</v>
       </c>
       <c r="F38" t="s">
         <v>143</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I38" t="s">
         <v>139</v>
       </c>
       <c r="J38" t="s">
         <v>144</v>
       </c>
       <c r="AF38">