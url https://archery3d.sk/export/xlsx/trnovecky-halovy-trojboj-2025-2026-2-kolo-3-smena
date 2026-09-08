--- v2 (2026-07-04)
+++ v3 (2026-09-08)
@@ -1648,51 +1648,51 @@
       <c r="G22" s="4" t="s">
         <v>68</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>42</v>
       </c>
       <c r="AF22">
         <v>15.0</v>
       </c>
       <c r="AG22">
         <v>15.0</v>
       </c>
       <c r="AI22" t="s">
         <v>69</v>
       </c>
       <c r="AJ22">
         <v>104404</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="E23" t="s">
         <v>88</v>
       </c>
       <c r="F23" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>91</v>
       </c>
       <c r="AF23">