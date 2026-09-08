--- v0 (2026-04-29)
+++ v1 (2026-09-08)
@@ -1130,51 +1130,51 @@
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AF3">
         <v>15.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>104750</v>
       </c>
       <c r="AK3">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="AF4">
         <v>15.0</v>
       </c>
       <c r="AI4" t="s">
         <v>30</v>
       </c>
       <c r="AJ4">
@@ -1750,51 +1750,51 @@
       <c r="G22" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I22" t="s">
         <v>88</v>
       </c>
       <c r="J22" t="s">
         <v>93</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>15.0</v>
       </c>
       <c r="AI22" t="s">
         <v>94</v>
       </c>
       <c r="AJ22">
         <v>104512</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>95</v>
       </c>
       <c r="E23" t="s">
         <v>96</v>
       </c>
       <c r="F23" t="s">
         <v>97</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I23" t="s">
         <v>88</v>
       </c>
       <c r="AF23">
         <v>15.0</v>
       </c>
       <c r="AI23" t="s">
@@ -2215,51 +2215,51 @@
       <c r="F37" t="s">
         <v>140</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I37" t="s">
         <v>106</v>
       </c>
       <c r="J37" t="s">
         <v>141</v>
       </c>
       <c r="AF37">
         <v>15.0</v>
       </c>
       <c r="AI37" t="s">
         <v>137</v>
       </c>
       <c r="AJ37">
         <v>104395</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>138</v>
       </c>
       <c r="E38" t="s">
         <v>142</v>
       </c>
       <c r="F38" t="s">
         <v>143</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I38" t="s">
         <v>106</v>
       </c>
       <c r="J38" t="s">
         <v>141</v>
       </c>
       <c r="AF38">