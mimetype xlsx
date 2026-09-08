--- v0 (2026-04-29)
+++ v1 (2026-09-08)
@@ -1520,50 +1520,53 @@
       </c>
       <c r="G21" s="4" t="s">
         <v>38</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="s">
         <v>83</v>
       </c>
       <c r="J21" t="s">
         <v>89</v>
       </c>
       <c r="AD21" t="s">
         <v>90</v>
       </c>
       <c r="AF21">
         <v>8.0</v>
       </c>
       <c r="AI21" t="s">
         <v>85</v>
       </c>
       <c r="AJ21">
         <v>104882</v>
       </c>
+      <c r="AK21">
+        <v>4</v>
+      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>91</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>38</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="s">
         <v>83</v>
       </c>
       <c r="AD22" t="s">
         <v>93</v>
       </c>
       <c r="AF22">
         <v>8.0</v>
       </c>
       <c r="AI22" t="s">
         <v>85</v>
@@ -1855,51 +1858,51 @@
       <c r="F32" t="s">
         <v>122</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>38</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I32" t="s">
         <v>83</v>
       </c>
       <c r="J32" t="s">
         <v>97</v>
       </c>
       <c r="AF32">
         <v>15.0</v>
       </c>
       <c r="AI32" t="s">
         <v>119</v>
       </c>
       <c r="AJ32">
         <v>104488</v>
       </c>
       <c r="AK32">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>