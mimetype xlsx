--- v1 (2026-09-08)
+++ v2 (2026-10-21)
@@ -1521,51 +1521,51 @@
       <c r="G21" s="4" t="s">
         <v>38</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="s">
         <v>83</v>
       </c>
       <c r="J21" t="s">
         <v>89</v>
       </c>
       <c r="AD21" t="s">
         <v>90</v>
       </c>
       <c r="AF21">
         <v>8.0</v>
       </c>
       <c r="AI21" t="s">
         <v>85</v>
       </c>
       <c r="AJ21">
         <v>104882</v>
       </c>
       <c r="AK21">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>91</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>38</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="s">
         <v>83</v>
       </c>
       <c r="AD22" t="s">
         <v>93</v>
       </c>
       <c r="AF22">
         <v>8.0</v>
       </c>
       <c r="AI22" t="s">