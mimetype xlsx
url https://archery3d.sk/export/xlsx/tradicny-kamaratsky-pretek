--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -2485,51 +2485,51 @@
       <c r="F44" t="s">
         <v>168</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I44" t="s">
         <v>161</v>
       </c>
       <c r="J44" t="s">
         <v>80</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>169</v>
       </c>
       <c r="AJ44">
         <v>24772</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>170</v>
       </c>
       <c r="E45" t="s">
         <v>171</v>
       </c>
       <c r="F45" t="s">
         <v>172</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I45" t="s">
         <v>173</v>
       </c>
       <c r="J45" t="s">
         <v>162</v>
       </c>
       <c r="AE45">