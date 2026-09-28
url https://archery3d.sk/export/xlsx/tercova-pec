--- v2 (2026-09-08)
+++ v3 (2026-09-28)
@@ -1843,51 +1843,51 @@
       <c r="H5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>34</v>
       </c>
       <c r="AD5" t="s">
         <v>35</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>16.5</v>
       </c>
       <c r="AI5" t="s">
         <v>29</v>
       </c>
       <c r="AJ5">
         <v>113794</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>39</v>
       </c>
       <c r="AD6" t="s">
         <v>40</v>
       </c>
       <c r="AE6">
@@ -1986,51 +1986,51 @@
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>51</v>
       </c>
       <c r="AF9">
         <v>14.0</v>
       </c>
       <c r="AI9" t="s">
         <v>47</v>
       </c>
       <c r="AJ9">
         <v>113822</v>
       </c>
       <c r="AK9">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>55</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="J10" t="s">
         <v>59</v>
       </c>
       <c r="AF10">
@@ -2421,51 +2421,51 @@
       <c r="F21" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>51</v>
       </c>
       <c r="AF21">
         <v>18.0</v>
       </c>
       <c r="AI21" t="s">
         <v>60</v>
       </c>
       <c r="AJ21">
         <v>113823</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>89</v>
       </c>
       <c r="E22" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>70</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
@@ -3091,50 +3091,53 @@
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I40" t="s">
         <v>27</v>
       </c>
       <c r="J40" t="s">
         <v>141</v>
       </c>
       <c r="AF40">
         <v>14.0</v>
       </c>
       <c r="AG40">
         <v>14.0</v>
       </c>
       <c r="AI40" t="s">
         <v>121</v>
       </c>
       <c r="AJ40">
         <v>111089</v>
       </c>
+      <c r="AK40">
+        <v>5</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>142</v>
       </c>
       <c r="E41" t="s">
         <v>143</v>
       </c>
       <c r="F41" t="s">
         <v>144</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I41" t="s">
         <v>27</v>
       </c>
       <c r="J41" t="s">
         <v>46</v>
       </c>
       <c r="AE41">
         <v>1</v>
@@ -3162,51 +3165,51 @@
       <c r="F42" t="s">
         <v>148</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I42" t="s">
         <v>149</v>
       </c>
       <c r="J42" t="s">
         <v>64</v>
       </c>
       <c r="AF42">
         <v>18.0</v>
       </c>
       <c r="AI42" t="s">
         <v>150</v>
       </c>
       <c r="AJ42">
         <v>112369</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>151</v>
       </c>
       <c r="E43" t="s">
         <v>152</v>
       </c>
       <c r="F43" t="s">
         <v>153</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I43" t="s">
         <v>149</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
@@ -3363,51 +3366,51 @@
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I48" t="s">
         <v>158</v>
       </c>
       <c r="J48" t="s">
         <v>159</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>24.5</v>
       </c>
       <c r="AI48" t="s">
         <v>160</v>
       </c>
       <c r="AJ48">
         <v>113661</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>170</v>
       </c>
       <c r="E49" t="s">
         <v>171</v>
       </c>
       <c r="F49" t="s">
         <v>172</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I49" t="s">
         <v>158</v>
       </c>
       <c r="J49" t="s">
         <v>173</v>
       </c>
       <c r="AE49">
@@ -4074,51 +4077,51 @@
       <c r="H69" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I69" t="s">
         <v>196</v>
       </c>
       <c r="J69" t="s">
         <v>70</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>20.5</v>
       </c>
       <c r="AG69">
         <v>20.5</v>
       </c>
       <c r="AI69" t="s">
         <v>231</v>
       </c>
       <c r="AJ69">
         <v>113770</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>235</v>
       </c>
       <c r="E70" t="s">
         <v>236</v>
       </c>
       <c r="F70" t="s">
         <v>237</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I70" t="s">
         <v>196</v>
       </c>
       <c r="J70" t="s">
         <v>34</v>
       </c>
       <c r="AE70">
@@ -4564,139 +4567,139 @@
       <c r="G83" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I83" t="s">
         <v>271</v>
       </c>
       <c r="J83" t="s">
         <v>59</v>
       </c>
       <c r="AD83" t="s">
         <v>277</v>
       </c>
       <c r="AF83">
         <v>10.0</v>
       </c>
       <c r="AI83" t="s">
         <v>273</v>
       </c>
       <c r="AJ83">
         <v>110714</v>
       </c>
       <c r="AK83">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>278</v>
       </c>
       <c r="E84" t="s">
         <v>279</v>
       </c>
       <c r="F84" t="s">
         <v>280</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I84" t="s">
         <v>271</v>
       </c>
       <c r="J84" t="s">
         <v>51</v>
       </c>
       <c r="AD84" t="s">
         <v>281</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>16.5</v>
       </c>
       <c r="AG84">
         <v>16.5</v>
       </c>
       <c r="AI84" t="s">
         <v>282</v>
       </c>
       <c r="AJ84">
         <v>113417</v>
       </c>
       <c r="AK84">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>283</v>
       </c>
       <c r="E85" t="s">
         <v>284</v>
       </c>
       <c r="F85" t="s">
         <v>285</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I85" t="s">
         <v>271</v>
       </c>
       <c r="J85" t="s">
         <v>59</v>
       </c>
       <c r="AD85" t="s">
         <v>286</v>
       </c>
       <c r="AE85">
         <v>2</v>
       </c>
       <c r="AF85">
         <v>23.0</v>
       </c>
       <c r="AG85">
         <v>23.0</v>
       </c>
       <c r="AI85" t="s">
         <v>282</v>
       </c>
       <c r="AJ85">
         <v>112005</v>
       </c>
       <c r="AK85">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>287</v>
       </c>
       <c r="E86" t="s">
         <v>225</v>
       </c>
       <c r="F86" t="s">
         <v>288</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I86" t="s">
         <v>271</v>
       </c>
       <c r="J86" t="s">
         <v>289</v>
       </c>
       <c r="AD86" t="s">
@@ -5633,51 +5636,51 @@
       <c r="F112" t="s">
         <v>357</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I112" t="s">
         <v>271</v>
       </c>
       <c r="J112" t="s">
         <v>358</v>
       </c>
       <c r="AF112">
         <v>18.0</v>
       </c>
       <c r="AI112" t="s">
         <v>337</v>
       </c>
       <c r="AJ112">
         <v>113137</v>
       </c>
       <c r="AK112">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>81</v>
       </c>
       <c r="E113" t="s">
         <v>359</v>
       </c>
       <c r="F113" t="s">
         <v>360</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I113" t="s">
         <v>271</v>
       </c>
       <c r="J113" t="s">
         <v>83</v>
       </c>
       <c r="AE113">