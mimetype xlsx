--- v3 (2026-09-28)
+++ v4 (2026-10-23)
@@ -2873,51 +2873,51 @@
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I34" t="s">
         <v>27</v>
       </c>
       <c r="J34" t="s">
         <v>46</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>20.5</v>
       </c>
       <c r="AI34" t="s">
         <v>121</v>
       </c>
       <c r="AJ34">
         <v>113759</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>90</v>
       </c>
       <c r="F35" t="s">
         <v>125</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I35" t="s">
         <v>27</v>
       </c>
       <c r="J35" t="s">
         <v>126</v>
       </c>
       <c r="AE35">
@@ -3561,51 +3561,51 @@
       <c r="F54" t="s">
         <v>188</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I54" t="s">
         <v>181</v>
       </c>
       <c r="J54" t="s">
         <v>189</v>
       </c>
       <c r="AF54">
         <v>18.0</v>
       </c>
       <c r="AI54" t="s">
         <v>183</v>
       </c>
       <c r="AJ54">
         <v>109802</v>
       </c>
       <c r="AK54">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>190</v>
       </c>
       <c r="E55" t="s">
         <v>191</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I55" t="s">
         <v>181</v>
       </c>
       <c r="J55" t="s">
         <v>192</v>
       </c>
       <c r="AF55">
         <v>18.0</v>
       </c>
       <c r="AI55" t="s">
@@ -3971,50 +3971,53 @@
       </c>
       <c r="H66" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I66" t="s">
         <v>196</v>
       </c>
       <c r="J66" t="s">
         <v>70</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>24.5</v>
       </c>
       <c r="AG66">
         <v>24.5</v>
       </c>
       <c r="AI66" t="s">
         <v>227</v>
       </c>
       <c r="AJ66">
         <v>113412</v>
       </c>
+      <c r="AK66">
+        <v>5</v>
+      </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>228</v>
       </c>
       <c r="E67" t="s">
         <v>99</v>
       </c>
       <c r="F67" t="s">
         <v>229</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I67" t="s">
         <v>196</v>
       </c>
       <c r="J67" t="s">
         <v>173</v>
       </c>
       <c r="AE67">
         <v>1</v>
@@ -4223,51 +4226,51 @@
       <c r="F73" t="s">
         <v>245</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I73" t="s">
         <v>240</v>
       </c>
       <c r="J73" t="s">
         <v>246</v>
       </c>
       <c r="AF73">
         <v>18.0</v>
       </c>
       <c r="AI73" t="s">
         <v>243</v>
       </c>
       <c r="AJ73">
         <v>113717</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>247</v>
       </c>
       <c r="E74" t="s">
         <v>248</v>
       </c>
       <c r="F74" t="s">
         <v>249</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I74" t="s">
         <v>240</v>
       </c>
       <c r="J74" t="s">
         <v>173</v>
       </c>
       <c r="AE74">
@@ -4921,51 +4924,51 @@
       <c r="G92" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I92" t="s">
         <v>271</v>
       </c>
       <c r="J92" t="s">
         <v>46</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>24.5</v>
       </c>
       <c r="AI92" t="s">
         <v>307</v>
       </c>
       <c r="AJ92">
         <v>113678</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
         <v>310</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I93" t="s">
         <v>271</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
@@ -5067,51 +5070,51 @@
       <c r="G96" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I96" t="s">
         <v>271</v>
       </c>
       <c r="J96" t="s">
         <v>300</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>24.5</v>
       </c>
       <c r="AI96" t="s">
         <v>307</v>
       </c>
       <c r="AJ96">
         <v>113515</v>
       </c>
       <c r="AK96">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>319</v>
       </c>
       <c r="E97" t="s">
         <v>320</v>
       </c>
       <c r="F97" t="s">
         <v>321</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I97" t="s">
         <v>271</v>
       </c>
       <c r="J97" t="s">
         <v>59</v>
       </c>
       <c r="AE97">
@@ -5454,50 +5457,53 @@
       </c>
       <c r="H107" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I107" t="s">
         <v>271</v>
       </c>
       <c r="J107" t="s">
         <v>300</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>24.5</v>
       </c>
       <c r="AG107">
         <v>24.5</v>
       </c>
       <c r="AI107" t="s">
         <v>337</v>
       </c>
       <c r="AJ107">
         <v>113728</v>
       </c>
+      <c r="AK107">
+        <v>5</v>
+      </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>343</v>
       </c>
       <c r="E108" t="s">
         <v>344</v>
       </c>
       <c r="F108" t="s">
         <v>345</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I108" t="s">
         <v>271</v>
       </c>
       <c r="J108" t="s">
         <v>316</v>
       </c>
       <c r="AE108">
         <v>1</v>
@@ -5916,51 +5922,51 @@
       <c r="F120" t="s">
         <v>375</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I120" t="s">
         <v>271</v>
       </c>
       <c r="J120" t="s">
         <v>358</v>
       </c>
       <c r="AF120">
         <v>14.0</v>
       </c>
       <c r="AI120" t="s">
         <v>361</v>
       </c>
       <c r="AJ120">
         <v>113601</v>
       </c>
       <c r="AK120">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>376</v>
       </c>
       <c r="E121" t="s">
         <v>94</v>
       </c>
       <c r="F121" t="s">
         <v>377</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I121" t="s">
         <v>271</v>
       </c>
       <c r="J121" t="s">
         <v>46</v>
       </c>
       <c r="AE121">