--- v0 (2026-09-09)
+++ v1 (2026-10-22)
@@ -1462,51 +1462,51 @@
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AI5" t="s">
         <v>41</v>
       </c>
       <c r="AJ5">
         <v>40025</v>
       </c>
       <c r="AK5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>45</v>
       </c>
       <c r="AE6">