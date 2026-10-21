--- v0 (2026-09-08)
+++ v1 (2026-10-21)
@@ -2250,51 +2250,51 @@
       <c r="F39" t="s">
         <v>138</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I39" t="s">
         <v>95</v>
       </c>
       <c r="J39" t="s">
         <v>129</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>139</v>
       </c>
       <c r="AJ39">
         <v>42246</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>47</v>
       </c>
       <c r="F40" t="s">
         <v>141</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I40" t="s">
         <v>95</v>
       </c>
       <c r="J40" t="s">
         <v>28</v>
       </c>
       <c r="AE40">