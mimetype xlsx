--- v1 (2026-09-08)
+++ v2 (2026-10-20)
@@ -2461,51 +2461,51 @@
       <c r="F38" t="s">
         <v>147</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I38" t="s">
         <v>148</v>
       </c>
       <c r="J38" t="s">
         <v>101</v>
       </c>
       <c r="AF38">
         <v>19.0</v>
       </c>
       <c r="AI38" t="s">
         <v>149</v>
       </c>
       <c r="AJ38">
         <v>104046</v>
       </c>
       <c r="AK38">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>150</v>
       </c>
       <c r="E39" t="s">
         <v>89</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I39" t="s">
         <v>151</v>
       </c>
       <c r="J39" t="s">
         <v>152</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">