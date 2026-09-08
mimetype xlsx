--- v0 (2026-04-29)
+++ v1 (2026-09-08)
@@ -1916,86 +1916,86 @@
       <c r="G22" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>79</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>25.0</v>
       </c>
       <c r="AI22" t="s">
         <v>94</v>
       </c>
       <c r="AJ22">
         <v>104799</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>98</v>
       </c>
       <c r="E23" t="s">
         <v>99</v>
       </c>
       <c r="F23" t="s">
         <v>100</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>101</v>
       </c>
       <c r="AF23">
         <v>19.0</v>
       </c>
       <c r="AI23" t="s">
         <v>94</v>
       </c>
       <c r="AJ23">
         <v>104844</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>102</v>
       </c>
       <c r="E24" t="s">
         <v>103</v>
       </c>
       <c r="F24" t="s">
         <v>104</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>105</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>34</v>
       </c>
       <c r="AE24">
@@ -2365,51 +2365,51 @@
       <c r="F35" t="s">
         <v>139</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I35" t="s">
         <v>131</v>
       </c>
       <c r="J35" t="s">
         <v>136</v>
       </c>
       <c r="AF35">
         <v>19.0</v>
       </c>
       <c r="AI35" t="s">
         <v>132</v>
       </c>
       <c r="AJ35">
         <v>104840</v>
       </c>
       <c r="AK35">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>140</v>
       </c>
       <c r="E36" t="s">
         <v>141</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I36" t="s">
         <v>131</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>25.0</v>
       </c>
       <c r="AI36" t="s">
@@ -2461,51 +2461,51 @@
       <c r="F38" t="s">
         <v>147</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I38" t="s">
         <v>148</v>
       </c>
       <c r="J38" t="s">
         <v>101</v>
       </c>
       <c r="AF38">
         <v>19.0</v>
       </c>
       <c r="AI38" t="s">
         <v>149</v>
       </c>
       <c r="AJ38">
         <v>104046</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>150</v>
       </c>
       <c r="E39" t="s">
         <v>89</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I39" t="s">
         <v>151</v>
       </c>
       <c r="J39" t="s">
         <v>152</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
@@ -2921,51 +2921,51 @@
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I52" t="s">
         <v>161</v>
       </c>
       <c r="J52" t="s">
         <v>136</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>25.0</v>
       </c>
       <c r="AI52" t="s">
         <v>180</v>
       </c>
       <c r="AJ52">
         <v>104294</v>
       </c>
       <c r="AK52">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>187</v>
       </c>
       <c r="E53" t="s">
         <v>188</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I53" t="s">
         <v>161</v>
       </c>
       <c r="J53" t="s">
         <v>189</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">