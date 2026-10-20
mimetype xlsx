--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -1913,50 +1913,53 @@
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I30" t="s">
         <v>112</v>
       </c>
       <c r="J30" t="s">
         <v>121</v>
       </c>
       <c r="AE30">
         <v>3</v>
       </c>
       <c r="AF30">
         <v>41.0</v>
       </c>
       <c r="AI30" t="s">
         <v>117</v>
       </c>
       <c r="AJ30">
         <v>101755</v>
       </c>
+      <c r="AK30">
+        <v>5</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" t="s">
         <v>122</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I31" t="s">
         <v>112</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>25.0</v>
       </c>
       <c r="AI31" t="s">
         <v>117</v>