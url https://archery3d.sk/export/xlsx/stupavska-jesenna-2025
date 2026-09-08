--- v0 (2026-04-29)
+++ v1 (2026-09-08)
@@ -1570,51 +1570,51 @@
       <c r="F14" t="s">
         <v>72</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>25.0</v>
       </c>
       <c r="AI14" t="s">
         <v>61</v>
       </c>
       <c r="AJ14">
         <v>103470</v>
       </c>
       <c r="AK14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>73</v>
       </c>
       <c r="E15" t="s">
         <v>74</v>
       </c>
       <c r="F15" t="s">
         <v>75</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>29</v>
       </c>
       <c r="AE15">
@@ -1881,50 +1881,53 @@
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>25.0</v>
       </c>
       <c r="AI23" t="s">
         <v>96</v>
       </c>
       <c r="AJ23">
         <v>102408</v>
       </c>
+      <c r="AK23">
+        <v>5</v>
+      </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>100</v>
       </c>
       <c r="E24" t="s">
         <v>101</v>
       </c>
       <c r="F24" t="s">
         <v>102</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="AE24">
         <v>1</v>
@@ -2715,51 +2718,51 @@
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I48" t="s">
         <v>161</v>
       </c>
       <c r="J48" t="s">
         <v>109</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>25.0</v>
       </c>
       <c r="AI48" t="s">
         <v>179</v>
       </c>
       <c r="AJ48">
         <v>102420</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>180</v>
       </c>
       <c r="E49" t="s">
         <v>181</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I49" t="s">
         <v>161</v>
       </c>
       <c r="J49" t="s">
         <v>182</v>
       </c>
       <c r="AE49">
         <v>2</v>
       </c>
       <c r="AF49">