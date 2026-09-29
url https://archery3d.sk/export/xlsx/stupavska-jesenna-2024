--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -1791,53 +1791,50 @@
       </c>
       <c r="F20" t="s">
         <v>84</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>20.0</v>
       </c>
       <c r="AI20" t="s">
         <v>79</v>
       </c>
       <c r="AJ20">
         <v>92396</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>85</v>
       </c>
       <c r="E21" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>20.0</v>
       </c>
       <c r="AI21" t="s">
         <v>79</v>