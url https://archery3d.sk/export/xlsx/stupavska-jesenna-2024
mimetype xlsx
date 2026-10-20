--- v1 (2026-09-29)
+++ v2 (2026-10-20)
@@ -2120,51 +2120,51 @@
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I31" t="s">
         <v>114</v>
       </c>
       <c r="J31" t="s">
         <v>115</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>20.0</v>
       </c>
       <c r="AI31" t="s">
         <v>116</v>
       </c>
       <c r="AJ31">
         <v>86515</v>
       </c>
       <c r="AK31">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>117</v>
       </c>
       <c r="E32" t="s">
         <v>118</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>47</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I32" t="s">
         <v>114</v>
       </c>
       <c r="AF32">
         <v>14.0</v>
       </c>
       <c r="AI32" t="s">
         <v>119</v>
       </c>
       <c r="AJ32">