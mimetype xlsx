--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -2342,51 +2342,51 @@
       <c r="F25" t="s">
         <v>109</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>18.0</v>
       </c>
       <c r="AI25" t="s">
         <v>103</v>
       </c>
       <c r="AJ25">
         <v>80483</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>110</v>
       </c>
       <c r="E26" t="s">
         <v>111</v>
       </c>
       <c r="F26" t="s">
         <v>112</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>55</v>
       </c>
       <c r="AE26">
@@ -2808,51 +2808,51 @@
       <c r="F39" t="s">
         <v>142</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>18.0</v>
       </c>
       <c r="AI39" t="s">
         <v>143</v>
       </c>
       <c r="AJ39">
         <v>77378</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>144</v>
       </c>
       <c r="E40" t="s">
         <v>98</v>
       </c>
       <c r="F40" t="s">
         <v>145</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>55</v>
       </c>
       <c r="AE40">
@@ -3757,51 +3757,51 @@
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I68" t="s">
         <v>204</v>
       </c>
       <c r="J68" t="s">
         <v>55</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>18.0</v>
       </c>
       <c r="AI68" t="s">
         <v>232</v>
       </c>
       <c r="AJ68">
         <v>80541</v>
       </c>
       <c r="AK68">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>233</v>
       </c>
       <c r="E69" t="s">
         <v>234</v>
       </c>
       <c r="F69" t="s">
         <v>235</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I69" t="s">
         <v>204</v>
       </c>
       <c r="J69" t="s">
         <v>236</v>
       </c>
       <c r="AE69">
@@ -4442,51 +4442,51 @@
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I88" t="s">
         <v>260</v>
       </c>
       <c r="J88" t="s">
         <v>291</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>18.0</v>
       </c>
       <c r="AI88" t="s">
         <v>279</v>
       </c>
       <c r="AJ88">
         <v>80327</v>
       </c>
       <c r="AK88">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>270</v>
       </c>
       <c r="E89" t="s">
         <v>189</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I89" t="s">
         <v>260</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>18.0</v>
       </c>
       <c r="AI89" t="s">
@@ -4698,51 +4698,51 @@
       <c r="G96" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I96" t="s">
         <v>260</v>
       </c>
       <c r="J96" t="s">
         <v>55</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>18.0</v>
       </c>
       <c r="AI96" t="s">
         <v>300</v>
       </c>
       <c r="AJ96">
         <v>79299</v>
       </c>
       <c r="AK96">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>237</v>
       </c>
       <c r="E97" t="s">
         <v>308</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I97" t="s">
         <v>260</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>18.0</v>
       </c>
       <c r="AI97" t="s">