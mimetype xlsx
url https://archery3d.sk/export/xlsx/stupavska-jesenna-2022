--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -2072,51 +2072,51 @@
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>88</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>67</v>
       </c>
       <c r="AJ19">
         <v>65919</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>89</v>
       </c>
       <c r="E20" t="s">
         <v>90</v>
       </c>
       <c r="F20" t="s">
         <v>91</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>41</v>
       </c>
       <c r="AE20">
@@ -4293,51 +4293,51 @@
       <c r="F93" t="s">
         <v>302</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I93" t="s">
         <v>242</v>
       </c>
       <c r="J93" t="s">
         <v>300</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AI93" t="s">
         <v>287</v>
       </c>
       <c r="AJ93">
         <v>66042</v>
       </c>
       <c r="AK93">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>303</v>
       </c>
       <c r="E94" t="s">
         <v>304</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I94" t="s">
         <v>242</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AI94" t="s">
         <v>305</v>
       </c>
       <c r="AJ94">