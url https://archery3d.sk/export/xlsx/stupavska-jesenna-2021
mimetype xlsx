--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -2326,51 +2326,51 @@
       <c r="E26" t="s">
         <v>107</v>
       </c>
       <c r="F26" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>83</v>
       </c>
       <c r="AJ26">
         <v>53435</v>
       </c>
       <c r="AK26">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>109</v>
       </c>
       <c r="E27" t="s">
         <v>69</v>
       </c>
       <c r="F27" t="s">
         <v>110</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I27" t="s">
         <v>27</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
@@ -2817,51 +2817,51 @@
       <c r="F42" t="s">
         <v>160</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I42" t="s">
         <v>150</v>
       </c>
       <c r="J42" t="s">
         <v>126</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>152</v>
       </c>
       <c r="AJ42">
         <v>53445</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>161</v>
       </c>
       <c r="E43" t="s">
         <v>162</v>
       </c>
       <c r="F43" t="s">
         <v>163</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I43" t="s">
         <v>150</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">
@@ -4044,51 +4044,51 @@
       <c r="E81" t="s">
         <v>129</v>
       </c>
       <c r="F81" t="s">
         <v>280</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I81" t="s">
         <v>245</v>
       </c>
       <c r="AE81">
         <v>2</v>
       </c>
       <c r="AI81" t="s">
         <v>278</v>
       </c>
       <c r="AJ81">
         <v>53533</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>270</v>
       </c>
       <c r="E82" t="s">
         <v>248</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I82" t="s">
         <v>245</v>
       </c>
       <c r="AE82">
         <v>2</v>
       </c>
       <c r="AI82" t="s">
         <v>278</v>
       </c>
       <c r="AJ82">
@@ -4363,51 +4363,51 @@
       <c r="F92" t="s">
         <v>297</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I92" t="s">
         <v>245</v>
       </c>
       <c r="J92" t="s">
         <v>226</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>278</v>
       </c>
       <c r="AJ92">
         <v>53217</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>298</v>
       </c>
       <c r="E93" t="s">
         <v>299</v>
       </c>
       <c r="F93" t="s">
         <v>300</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I93" t="s">
         <v>245</v>
       </c>
       <c r="J93" t="s">
         <v>226</v>
       </c>
       <c r="AE93">