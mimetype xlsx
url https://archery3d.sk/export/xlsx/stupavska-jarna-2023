--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -2995,51 +2995,51 @@
       <c r="F41" t="s">
         <v>147</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I41" t="s">
         <v>27</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>18.0</v>
       </c>
       <c r="AI41" t="s">
         <v>138</v>
       </c>
       <c r="AJ41">
         <v>69414</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>126</v>
       </c>
       <c r="E42" t="s">
         <v>101</v>
       </c>
       <c r="F42" t="s">
         <v>148</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I42" t="s">
         <v>27</v>
       </c>
       <c r="J42" t="s">
         <v>32</v>
       </c>
       <c r="AE42">
@@ -4602,51 +4602,51 @@
       <c r="G90" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I90" t="s">
         <v>255</v>
       </c>
       <c r="J90" t="s">
         <v>165</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>18.0</v>
       </c>
       <c r="AI90" t="s">
         <v>280</v>
       </c>
       <c r="AJ90">
         <v>69378</v>
       </c>
       <c r="AK90">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>281</v>
       </c>
       <c r="E91" t="s">
         <v>282</v>
       </c>
       <c r="F91" t="s">
         <v>283</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I91" t="s">
         <v>255</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
@@ -5560,51 +5560,51 @@
       <c r="F119" t="s">
         <v>344</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I119" t="s">
         <v>293</v>
       </c>
       <c r="J119" t="s">
         <v>169</v>
       </c>
       <c r="AF119">
         <v>18.0</v>
       </c>
       <c r="AI119" t="s">
         <v>336</v>
       </c>
       <c r="AJ119">
         <v>69802</v>
       </c>
       <c r="AK119">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>342</v>
       </c>
       <c r="E120" t="s">
         <v>270</v>
       </c>
       <c r="F120" t="s">
         <v>345</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I120" t="s">
         <v>293</v>
       </c>
       <c r="J120" t="s">
         <v>169</v>
       </c>
       <c r="AF120">
@@ -5630,51 +5630,51 @@
       <c r="F121" t="s">
         <v>348</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I121" t="s">
         <v>293</v>
       </c>
       <c r="J121" t="s">
         <v>32</v>
       </c>
       <c r="AF121">
         <v>18.0</v>
       </c>
       <c r="AI121" t="s">
         <v>336</v>
       </c>
       <c r="AJ121">
         <v>69100</v>
       </c>
       <c r="AK121">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>349</v>
       </c>
       <c r="E122" t="s">
         <v>134</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I122" t="s">
         <v>293</v>
       </c>
       <c r="J122" t="s">
         <v>318</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">