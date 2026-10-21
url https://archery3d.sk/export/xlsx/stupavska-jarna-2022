--- v0 (2026-09-08)
+++ v1 (2026-10-21)
@@ -2351,51 +2351,51 @@
       <c r="F16" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>84</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>85</v>
       </c>
       <c r="AJ16">
         <v>55813</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>86</v>
       </c>
       <c r="E17" t="s">
         <v>87</v>
       </c>
       <c r="F17" t="s">
         <v>88</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>48</v>
       </c>
       <c r="AE17">
@@ -2729,51 +2729,51 @@
       <c r="E28" t="s">
         <v>122</v>
       </c>
       <c r="F28" t="s">
         <v>123</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>124</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>125</v>
       </c>
       <c r="AJ28">
         <v>54824</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>126</v>
       </c>
       <c r="E29" t="s">
         <v>127</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>124</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>129</v>
       </c>
       <c r="AE29">
@@ -3284,51 +3284,51 @@
       <c r="E46" t="s">
         <v>106</v>
       </c>
       <c r="F46" t="s">
         <v>188</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I46" t="s">
         <v>166</v>
       </c>
       <c r="J46" t="s">
         <v>129</v>
       </c>
       <c r="AI46" t="s">
         <v>176</v>
       </c>
       <c r="AJ46">
         <v>56209</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>189</v>
       </c>
       <c r="E47" t="s">
         <v>190</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I47" t="s">
         <v>166</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>176</v>
       </c>
       <c r="AJ47">
@@ -3825,51 +3825,51 @@
       <c r="F63" t="s">
         <v>245</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I63" t="s">
         <v>210</v>
       </c>
       <c r="J63" t="s">
         <v>129</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>242</v>
       </c>
       <c r="AJ63">
         <v>55075</v>
       </c>
       <c r="AK63">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>246</v>
       </c>
       <c r="E64" t="s">
         <v>247</v>
       </c>
       <c r="F64" t="s">
         <v>248</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I64" t="s">
         <v>210</v>
       </c>
       <c r="J64" t="s">
         <v>249</v>
       </c>
       <c r="AE64">
@@ -4804,51 +4804,51 @@
       <c r="F95" t="s">
         <v>321</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>124</v>
       </c>
       <c r="I95" t="s">
         <v>289</v>
       </c>
       <c r="J95" t="s">
         <v>161</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>322</v>
       </c>
       <c r="AJ95">
         <v>56325</v>
       </c>
       <c r="AK95">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>323</v>
       </c>
       <c r="E96" t="s">
         <v>134</v>
       </c>
       <c r="F96" t="s">
         <v>324</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>124</v>
       </c>
       <c r="I96" t="s">
         <v>289</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AI96" t="s">
@@ -5772,51 +5772,51 @@
       <c r="F126" t="s">
         <v>396</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I126" t="s">
         <v>331</v>
       </c>
       <c r="J126" t="s">
         <v>231</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">
         <v>371</v>
       </c>
       <c r="AJ126">
         <v>55750</v>
       </c>
       <c r="AK126">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>347</v>
       </c>
       <c r="E127" t="s">
         <v>138</v>
       </c>
       <c r="F127" t="s">
         <v>397</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I127" t="s">
         <v>331</v>
       </c>
       <c r="J127" t="s">
         <v>349</v>
       </c>
       <c r="AE127">